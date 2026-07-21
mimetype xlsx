--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -527,99 +527,111 @@
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...5 lines deleted...]
-    <t>West Bank</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Groisman Engineering Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli project management company that provides consulting and management services for projects in fields such as train infrastructure, light rail systems and tunneling supervision systems.
 Groisman Engineering is involved in the construction of the Jerusalem light rail, which was designed to connect West Jerusalem with East Jerusalem settlements. The company played a leading part in the Engineering Procurement Construction (EPC) and served as the deputy construction officer for civil infrastructure (CWE) works. It also designed the coordination of the depot and substations, scheduled coordination of the EPC and supervised the construction of the CWE.
 The company was also involved in a construction project for the Moriah-Jerusalem Development Company, building 1-12 road ramp for the East Jerusalem settlement of Pisgat Ze&amp;#39;ev. The company led all aspects of management: design and tender coordination and supervision during construction.
 The company is also involved in two military infrastructure and construction projects for the Israeli Ministry of Defense, leading the design phase of a major base relocation for the Israeli army and taking part in the design of a new army training campus is the Negev (Naqab).
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Harel Insurance Investments and Financial Services</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
 On 30 July 2024, Hitachi bulldozer was used by Israeli authorities to demolish a residential structure in the village of Duma, southeast of Nablus in the occupied West Bank.
 On 25 July 2024, Hitachi bulldozer was used by the Israeli authorities to demolish a residential structure in the Haska neighborhood north of the city of Hebron, in the occupied West Bank.
 On 15 February 2024, Hitachi bulldozer was used by the Israeli security forces to demolish a residential structure in the Al Bustan area of the Silwan neighborhood, in the occupied East Jerusalem.
 2023
 On 22 May 2023, Hitachi bulldozer was used by the Civil Administration personnel, a military and Border Police escort, to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction, owned by a different family, in an area south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills, in the occupied West Bank.
 On 1 March 2023, a Hitachi bulldozer was used by the Civil Administration personnel and a military escort, to demolish the home of 6 people, 4 of them minors in the village of Furush Beit Dajan in the central Jordan Valley, in the occupied West Bank. Part of the structure was donated to the family by a humanitarian aid organization.
 2022
 On 10 August 2022, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish a residential tent belonging to a family of eight, including three minors, along with a livestock enclosure, a livestock pen, a chicken coop and a kitchen in the town of al-&amp;rsquo;Auja in Jericho District, in the occupied West Bank.
 On the same day, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish two seasonal residential shacks belonging to a family of seven, including five minors at the community of&amp;nbsp;Wadi al-Ahmar&amp;nbsp;in the northern Jordan Valley, in the occupied West Bank.
 2014
@@ -661,57 +673,57 @@
   <si>
     <t>Population Control, Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
-  </si>
-[...1 lines deleted...]
-    <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
 Discount Bank and its fully owned subsidiary, Mercantile Discount Bank, provide financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Discount Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In April 2022, the bank granted Bar-Amana Buildings Construction &amp;amp; Development Co. a loan for the construction of 45 housing units on about 10&amp;rsquo;684 m2 of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1.
 In February 2022 and in 2020, Discount Bank granted Shoham Engineering and Development company loans against all the company&amp;rsquo;s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project.
 In 2021, Discount Bank granted Shitrit Ayalon company a loan for a construction project on 4,500 m2 in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and rights to the land and project.
 Previously, the bank accompanied construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya&amp;#39;akov in occupied East Jerusalem. For more see Who Profits&amp;rsquo; report from 2017 Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise
 Banking Services to Settlement Local and Regional Councils 
 Israel Discount Bank and Mercantile Discount Bank provide loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.
 The banks have provided loans and various banking services for the settlements of Oranit, Elkana, Beit Aryeh-Ofarim, Har Adar, Ma&amp;rsquo;ale Adumim, Sha&amp;rsquo;ar Shomron, Kedumim, Kiryat Arba, Karnei Shomron, Modi&amp;rsquo;in Ilit, Beitar Ilit, Emanual, GIvat Ze&amp;#39;ev, Alfei Menashe and Ariel, and to the Har Hevron, Mateh Binyamin, Megilot Dead Sea and Gush Etzion Regional Councils in the occupied West Bank.
 The banks have also provided loans and banking services to the Golan Regional Council, which includes 33 settlements in the occupied Syrian Golan.
 Har Hevron
 As of July 2024, Mercantile Discount and Israel Discount Bank has a total of 11 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank. The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;
 In January 2024, Mercantile Discount signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends&amp;nbsp;2123) against the council&amp;rsquo;s current and future revenue as collateral.
 In July 2023, Mercantile Discount signed two pledge agreements with the Har Hevron Regional Council for a period of 99 years (ends 2122) against the council&amp;rsquo;s current and future revenue as collateral. The agreements indicate a NIS 2,447,897 and a NIS 2,241,278 loans received from the bank.
 In October 2022, Mercantile Discount signed two pledge agreements with the Har Hevron Regional Council for a period of 99 years (ends 2121) against the council&amp;rsquo;s current and future revenue as collateral. The agreements mention a NIS 1,481,000 and a NIS 2,650,000 loans received from the bank.
 In June 2021, Mercantile Discount signed two pledge agreements with the Har Hevron Regional Council for a period of 99 years (ends 2120) against the council&amp;rsquo;s current and future revenue as collateral. The agreement mentions a NIS 1,300,000 and a NIS 2,140,000 loans received from the bank.
 On 28 November 2023, the Har Hevron Local Council general assembly approved a NIS 750,000 loan from Discount Bank for 2024.
 On 5 September 2023, the Har Hevron Regional Council general assembly approved a NIS 2,241,278 loan from Mercantile Bank for 15 years.
@@ -981,156 +993,139 @@
 Among IPS facilities the company provides services to are several prisons where Palestinian political prisoners are incarcerated. The company provided security (low voltage) services to Ofer prison in a total amount of NIS 1,372,614.59 million between 2017 and 2019. Additionally, the company provided technological services to the prison sections` entrances and gates, including the entrance to the Ofer military court, in a total amount of NIS 180,998 between 2018 and 2021. Ofer prison, located in the occupied West Bank, includes a military court which judges detainees from the West bank on a daily basis. Additional services to Ofer prison include the installation of cameras and providing technological services to the Ofer military court.
 Additionally, the company was awarded six contracts to provide security services and cameras installations to Eshel prison, and Ohalei Keidar detention center, in a total amount of NIS 2,078,367.6 million between 2017 and 2019. Both Eshel and Ohalei Keidar are part of the Beersheba prison complex in the Naqab (Negev) where Palestinian political prisoners are incarcerated or held in isolation and held in isolation in several cases.
 Additionally, the company was awarded three contracts to provide services to Nafha prison in a total amount of NIS 382,035.72 thousand between 2017 and 2018 (and NIS 87,750 thousand in 2018 for joint services for Nafha and Ayalon prisons). Moreover, the company was awarded eleven contracts with the Shatta (Shita) prison, for the provision of security services and camera installation, in a total amount of NIS 149,527.21 thousand in 2018, and one contract to provide security services, including cameras installations, to Gilboa prison, in a total amount of NIS 117,533.4 thousand in 2017. In addition, the company was awarded two contracts to provide security services and cameras installations to Shikma prison and interrogation center, what Palestinians call &amp;ldquo;Asqalan&amp;rdquo; prison, in a total amount of NIS 312,820.39 thousand in 2019.
 Moreover, the company was awarded six contracts to provide security services and camera installations to Kishon interrogation center, what Palestinian call &amp;ldquo;Al-Jalameh&amp;rdquo;, in a total amount of NIS 83,922.06 thousand between 2018 and 2019.
 In 2015 the company, alongside the Israeli private company Top Sky Line Engineering, won an IPS tender for the supply, maintenance and installation of security (low voltage) systems in IPS facilities.
 Services to the Israeli Police:
 In July 2021 the company was awarded a contract by the Israeli Police to supply and install passive communication equipment in a total amount of NIS 5 million.
 In April 2021 the company was contracted by the Israeli Police to supply and install passive communication equipment, ancillary computing equipment and communication and computing solutions in a total amount of NIS 4,400,000 million. Additionally, the company won a tender with the Israeli Police as a secondary winner, which can replace the primary winner the private Israeli Company Shamrad, to provide security systems and operational equipment.
 In 2020, the company provided services to Anata\ Al-Issawiya checkpoint project, also called &amp;ldquo;the ring checkpoint&amp;rdquo; located in the Eastern Ring Road (road 4370). The checkpoint connects road 437 and road 1 and crosses occupied land in East Jerusalem. According to the NGO Machsom Watch, Palestinian residents of the occupied West Bank are prohibited from passing through the checkpoint.
 Between 2019 and 2020, the company was contracted by the Israeli Police to conduct a multitude of activities, such as providing security services to police stations, including services to the stations located in the district called &amp;ldquo;Judea and Samaria&amp;rdquo;, which is the Israeli name for the occupied West Bank, and provided services for municipal policing in the settlement of Beitar Illit.
 Additionally, the company provided services to the Israel Border Police (Magav), including the Magav district located the occupied West Bank, and to the instructional base of Magav called &amp;ldquo;Bahad Magav&amp;rdquo; located near Beit Horon settlement in the occupied West Bank, in a total amount of NIS 706,149 thousand between 2019 and 2020.
 Moreover, the company provided services to special units involved in repression and crowd control such as the cavalry unit, used to repress demonstrations, and Yoav unit in charge of facilitating the dispossession of Palestinian Bedouins in the Naqab (Negev) region.
 In 2010 the company was contracted by the Israeli Police to supply and install passive communication equipment in a total amount of 4 million NIS.
 Services to settlements:
 In 2019 the company won a tender to supply, install and provide services for technological systems for the settlement of Oranit in the occupied West Bank.
 Population and Immigration Authority:
 In 2021 the company executed computing projects for the Population and Immigration Authority, in total amount of NIS 61,738.82 thousand.
 Ministry of Environmental Protection:
 In December 2020 the company provided maintenance and renovation of communications infrastructure in Beit El settlement in occupied West Bank, as part of the Ministry of Environmental Protection (MOEP) activity.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
+    <t>West Bank</t>
+  </si>
+  <si>
     <t>Magna B.S.P</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in surveillance systems operated with cameras, electro-optic radars and thermal imaging technology.
 The company provides services for the Israeli ministry of Defense (IMOD), Israeli military, Israeli Prison Service (IPS) and the Israeli Police.
 The company has provided its services to the Israeli military for its military bases, border security, and the Separation Wall. According to the company&amp;rsquo;s website, the &amp;ldquo;Israeli military turned to Magna [to] implement solutions to safeguard sections of the nation&amp;rsquo;s northern and southern borders as well as areas of the Green Line.&amp;rdquo;
 In 2014, the IMOD purchased several &amp;quot;Magna&amp;quot; Detection Systems, manufactured by the company, which were deployed throughout the barrier Israel built along its border with Egypt, between 2010-2013.
 The Magna System is being used by the Israeli military in operational activity of the &amp;ldquo;Gaza Division&amp;rdquo;, operating in Gaza, in securing mobile military forces and military outposts.
 The system was also in use in experiments carried out by Israel in Gaza and on the northern border.
 The company received official approval from the Israeli military to use video analytics in its intrusion detection systems, installed along all Israeli borders.
 The company&amp;rsquo;s Perimeter Protection System was installed in the Old City in occupied East Jerusalem.
 Services to Israeli Prison Service (IPS)&amp;nbsp;
 In 2020, the company&amp;rsquo;s &amp;ldquo;Magna&amp;rdquo; Detection System was installed as part of a pilot in &amp;ldquo;Ketziot&amp;rdquo; prison, an Israeli detention facility, located in the Naqab, where Palestinian administrative detainees are also incarcerated.
 In 2017, the company was contracted by the IPS to be the sole supplier, exempted from tender, for the installment and maintenance services of Thermal Detection System in Nafkha prison, an Israeli imprisonment facility located within the Green Line, where Palestinian political prisoners are incarcerated.
 In 2018, the company was contracted again as a sole supplier, to provide maintenance services for Thermal Detection System in Nafkha prison, for NIS 62,000.
 &amp;nbsp;
 In February 2015, in an official letter to Who Profits, Magna&amp;rsquo;s administration stated: &amp;ldquo;The&amp;nbsp;MAGNA&amp;nbsp;Company is proud to supply surveillance and protection technology to the Israeli Defense Forces in order to protect our innocent citizens from terrorist attacks&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Margolin Bros</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering and consulting company specializing in project and construction management.
 2018-2023, the company is involved in Lev Yehuda &amp;ndash; al-Arroub Bypass Road, a transportation project carried out by Netivei Israel, a state-owned national transport infrastructure company, in Route 60 in the occupied West Bank, for 340 million NIS. This 10km section of Route 60 bypasses the Palestinian refugee camp al-Arroub and the Palestinian village Beit Ummar. The new bypass road includes surveillance cameras, concrete walls and floodlights in the areas near the road.
 Lev Yehuda is part of a transportation master plan advanced by the settlement umbrella organization Yesha Council, designed to facilitate the smooth and rapid travel of settlers between the Etzion settlement bloc and Mt Hebron and Kiryat Arba.
 In 2020, the company won a tender published by Moriah Jerusalem Development Corporation for the provision and management and supervision services for the expansion of Route 60 between Husan Junction and Elazar Junction in the West Bank.
 2017-2023, the company is involved in three commercial projects in Mishor Adumim settlement industrial zone in the West Bank, developed by members of the Kass Group. These include Design City, a new shopping complex, Luna Kass, a theme park located next to the Design City complex, and Ayalot Center K2, an event venue. For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land.
 2020-2022, the company is involved in a residential project in the settlement of Givat Ze&amp;rsquo;ev in the West Bank. The 90 million NIS project involves the construction of 140 housing units on 11.5 dunams.
 2019-2020, the company carried out a project in the Tower of David in the Old City in occupied East Jerusalem for 45 million NIS.
 2014-2019, the company was involved in Gilo Hillsides West, a residential project in the Gilo settlement neighborhood in East Jerusalem. The 35 million USD project entails infrastructure work for a neighborhood of 800 housing units.
 In 2019, the company won a tender for the provision of management services to section 21/3 of the expansion of Road 6 in the Naqab (Negev) region. Section 21 affects the Bedouin Palestinian villages of al-Masoudeyh, al-Gren, Khirbet Wtan, Ber al-Hamam, Kh&amp;rsquo;ashem Zaneh, Sween, a-Shahbi, Wadi al-Niam and Wadi al-Mashash. According to an opinion by Bimkom &amp;ndash; Planners for Planning Rights, 2,500-3,000 people will be directly affected and displaced by the planned road.
 2015-2018, the company carried out a commercial project for Rami Levy Hashikma Marketing in the Atarot settlement industrial zone for 20 million USD. The project, which includes a commercial center and a supermarket, comprises 25,412 square meters.
 2011-2014, the company was involved in Policity, the Israeli police&amp;rsquo;s national training center. The company participated in preparing the BOT (Build-Operate-Transfer) tender and was responsible for quality assurance.
 In 2006, Margolin &amp;ndash; Ariel, Engineering and Management, a partially-owned subsidiary of the company (70%), managed an infrastructure project in the settlement of Elkana in the West Bank for Israel Land Authority.
 2000-2004, the company oversaw the establishment of Rimonim Prison and Ofek Juvenile Prison in Hasharon Prison complex.
 In addition, the company has carried out projects for the Israeli Ministry of Defense and air force.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Meshek Energy-Renewable Energies</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its fully owned subsidiary, Meitarim Sun L.P., the company owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.
 Meitarim &amp;nbsp;solar field is a photovoltaic project built on 98,749 square meters of occupied Palestinian land with a 5MW capacity. The electricity generated in the solar field is sold to the Israeli Electricity Company (IEC). In 2022, the Meitarim Solar Field generated NIS 1.9 million profit.
 Meshek Energy operates three additional solar&amp;nbsp; projects in the Naqab, including the Hatzrim Solar Field project with 6MW capacity, Har Odem solar field project with 0.44 MW capacity, and Sde Boker Solar Field project with 5MW capacity. For more on renewable energy projects in the Naqab, see Who Profits reports &amp;quot;Greenwashing the Naqab: The Israeli Industry of Solar Energy&amp;quot; and &amp;quot;Tools of Dispossession in the Naqab: Development and Military Projects&amp;quot;.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
-    <t>Gaza, Naqab, West Bank</t>
+    <t>Migdal Insurance</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
@@ -1146,78 +1141,78 @@
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>NaanDan Jain Irrigation</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">An Israel-based global provider of irrigation solutions.
 The company planned and carried out irrigation projects in the occupied West Bank and Syrian Golan.
 Company signs have been documented in an organic plantation in the settlement of Tomer in the Jordan Valley in 2009 and in a vineyard in the settlement of Ein Zivan in the Golan in 2018. The company has also provided irrigation services to the settlements of Carmel, Ma&amp;#39;on and Yatir in Mount Hebron.
 The company has distributors in the Syrian Golan, the Jordan Valley and the Naqab (Negev) region.
 </t>
   </si>
   <si>
+    <t>Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Natoon Nof Yam Security </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, part of the Natoon Group, a private Israeli integrator for a wide range of services in the fields of property management, maintenance, and operations. Natoon Nof Yam provides consulting and planning services for control and security systems, guarding, janitorial and security inspection services.
 Natoon Nof Yam Security provides security services for the Israeli Employment Service bureaus, which include offices in the occupied West Bank, East Jerusalem, and the Syrian Golan.
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
     <t xml:space="preserve">A Public Israeli company, Provider of integration services for security, safety &amp;amp; Homeland Security such as Intruder Movement Detection, Radar/Sonar, Security Fence, Biometrics and Smart Cards, Video Surveillance, Video Analysis, Situation Management Solutions, Fire Detection, Surveillance Drones, Drone Detection and Obstruction, Security Planning a Consulting, System Integrators and Training. In addition, the company offers safety &amp;amp; fire detection, electromechanical systems, automation, control &amp;amp; solar energy (PV).
 The majority of the group clients are government bodies and state-owned defense companies such as Raphael and Israel Aerospace Industries. Additionally, the company is an authorized exporter of military equipment and defense knowledge, and provides to militaries around the world.
 Services to the Israeli military 
 The company regularly provides services for the Israeli Ministry of Defense (IMOD) such as works at Israeli military bases and IMOD facilities.
 Orad provided the entire fire detection and automatic extinguishing, designated network, and a command &amp;amp; Control center for the Israeli military &amp;ldquo;City of Training Bases&amp;rdquo;, an Israeli military training campus in the Naqab.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.&amp;nbsp;
 SolarPower
 ORAD provides photovoltaic solar energy solutions through its fully-owned subsidiary, SolarPower.
 In 2018, SolarPower, along with several other companies, won a tender for the IMOD for the construction of photovoltaic (PV) installations on roofs in Israeli military bases and defense facilities. The tender includes the installation of approximately 30 megawatts of solar systems for 5 years. In addition, SolarPower provided 600 solar light poles for the IMOD.
 Services to Settlements 
 SolarPower provides and carries out installations of solar systems in settlements in the occupied West Bank.
 In 2018, SolarPower installed solar systems at the Mateh Binyamin settlement council in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council in the amount of about 900 kilowatts.
 The company installed solar systems for Compost Or which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.
 The company also installed its solar systems in the settlements of Ariel, Elkana, Neria (Talmon) in the occupied West Bank.
 The company also supplied Siemens traffic control systems for the Israeli Apartheid roads 5 and 443 in the occupied West Bank, where only Israelis are allowed to travel. &amp;nbsp;
 The Wall
 Company&amp;rsquo;s technological systems were installed in fences as part of the construction of the Apartheid Wall.
 Surveillance in East Jerusalem 
 The company&amp;#39;s CCTV cameras were deployed in the Old City in occupied East Jerusalem, as part of the Jerusalem Municipality&amp;#39;s Safe City project, in which dozens of Orad cameras were deployed throughout the city for 24/7 surveillance.
 Services to the Israel Police
@@ -1453,53 +1448,50 @@
 Shikun &amp;amp; Binui holds an agreement with Energean Israel Ltd. to purchase natural gas from the &amp;quot;Shark/Tanin&amp;quot; reservoir for the flow of gas to the Ramat Hovav power station for 20 years from the date of supply.
 In December 2020, the company signed an agreement with the Leviathan reservoir partnership (NeWMeD Energy, Chevron Mediterranean Limited and Ratio Energies) for the supply of natural gas for a period of 30 months from that date or until the start of gas flow from the Shark reservoir. The Leviathan and Karish gas fields are located in the Mediterranean. The gas extraction by the Israeli state comes in violation of the Paris Protocol, the economic annex of the Oslo Accords Agreement, which calls for the establishment of a joint Development Program, to provide for joint &amp;ldquo;exploitation of oil and gas for industrial purposes.&amp;rdquo; Israel&amp;rsquo;s blockage of Palestinians&amp;rsquo; ability to develop their natural resources leads to the de-development of the Palestinian economy.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Real Estate, Renewable Energy</t>
   </si>
   <si>
     <t>Suntech</t>
   </si>
   <si>
     <t xml:space="preserve">A global Chinese producer of Solar Panels. The company manufactures, develops and delivers solar energy products.
 In June 2016, Who Profits documented Suntech&amp;#39;s solar panels in the Netiv Hagdud commercial solar field, in Netiv Hagdud settlement in the occupied Jordan Valley.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million USD between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.
 SunTech also provided 18200 panels producing 4.9 MW of solar power, to the Ketura Sun solar field in the Naqab generating enough annual electricity for 30,000 inhabitants.
 With the Israeli company Shikun &amp;amp; Binui Energy, Suntech initiated the development of the large solar fields of Sde Boker and Hatzerim generating 5 MW and 6 MW in electric capacity (respectively).
 Furthermore, in a joint partnership with the Israeli company Solarit Doral, Suntech co-built a solar power station in Katzrin, an Israeli settlement in the occupied Syrian Golan. The Katzrin solar project generates 85,000 kWh a year.
 The company&amp;#39;s revenue from solar power generation reached $161.86 million during 2016, representing an increase of 20.2% compared to $134.76&amp;nbsp;million in 2015.
 Suntech&amp;#39;s revenue generated by customers based in Israel alone rests at around $2736.59 million.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
-  </si>
-[...1 lines deleted...]
-    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Tahal Group International</t>
   </si>
   <si>
     <t>Israel, Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A multinational engineering company specializing in water and waste-water systems.
 Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 In 2007, Tahal Consulting Engineers was also contracted by the Israeli government to carry out water planning as part of the Peace Talks with the Palestinian Authority. In 2005-2010, it was contracted to perform water systems coordination work for the so-called Disengagement Plan, under which Israeli settlements in the Gaza Strip were evacuated and Israeli forces withdrew from Gaza. Israeli withdrawal was immediately followed by the imposition of a full Israeli military blockade on Gaza.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
@@ -1903,51 +1895,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I52"/>
+  <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2444,1002 +2436,1060 @@
       </c>
       <c r="F18" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="0" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="H24" s="0"/>
+        <v>120</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>120</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="D25" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="G25" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H25" s="0"/>
+      <c r="I25" s="0" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>126</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>128</v>
+        <v>69</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>129</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>132</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>61</v>
+        <v>133</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>20</v>
+        <v>136</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="I28" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F29" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H29" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I29" s="0"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="E30" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>145</v>
+        <v>49</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>148</v>
+        <v>25</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>76</v>
+        <v>149</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H32" s="0"/>
+      <c r="H32" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="I32" s="0" t="s">
-        <v>34</v>
+        <v>153</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>20</v>
+        <v>156</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>156</v>
+        <v>20</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>158</v>
+        <v>36</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>160</v>
+        <v>132</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>84</v>
+        <v>61</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>53</v>
+        <v>163</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>164</v>
+        <v>27</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>165</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>168</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>169</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>172</v>
+        <v>61</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>175</v>
+        <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="H39" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I39" s="0" t="s">
-        <v>129</v>
+        <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F40" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="G40" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="0"/>
+      <c r="H40" s="0" t="s">
+        <v>180</v>
+      </c>
       <c r="I40" s="0" t="s">
-        <v>99</v>
+        <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>182</v>
+        <v>26</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>34</v>
+        <v>153</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>60</v>
+        <v>119</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>188</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>110</v>
+        <v>192</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>191</v>
+        <v>76</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>129</v>
+        <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>124</v>
+        <v>60</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="H45" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>62</v>
+      </c>
       <c r="I45" s="0" t="s">
-        <v>65</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>196</v>
+        <v>111</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>200</v>
+        <v>128</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="0" t="s">
+      <c r="F48" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="F48" s="0" t="s">
+      <c r="G48" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="G48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H48" s="0" t="s">
-        <v>205</v>
+        <v>33</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="E49" s="0" t="s">
+      <c r="G49" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H49" s="0" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="0" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>40</v>
+        <v>161</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>34</v>
+        <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="0" t="s">
+      <c r="E51" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G51" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" s="0" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="F52" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C52" s="0" t="s">
+      <c r="G52" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="0">
+        <v>52</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="0">
+        <v>53</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D52" s="0" t="s">
-[...11 lines deleted...]
-      <c r="H52" s="0" t="s">
+      <c r="D54" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="H54" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="I52" s="0" t="s">
+      <c r="I54" s="0" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>