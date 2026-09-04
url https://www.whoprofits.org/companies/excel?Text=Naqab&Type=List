--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -234,94 +234,54 @@
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus, Dan Public Transportation Company, and the Spanish infrastructure company COMSA.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for a period of seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030. &amp;nbsp;
 In September 2023, JTrain won a tender by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development works at the Ramot Interchange, adjacent to the Ramot settlement neighborhood, as part of the Blue Line project.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 The company has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem. These include the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the &amp;quot;Green Park&amp;quot; neighborhood in the settlement of Modi&amp;#39;in Illit, and the &amp;quot;Nofei Hasela&amp;quot; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 In January 2020, the company won a tender through its fully owned subsidiary Cebus Rimon, to supply and install prefabricated transformer rooms in the settlement of Modi&amp;rsquo;in Illit in the West Bank.
 In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.
 The company also built a commercial complex for Rami Levy in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.
@@ -587,53 +547,50 @@
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Groisman Engineering Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli project management company that provides consulting and management services for projects in fields such as train infrastructure, light rail systems and tunneling supervision systems.
 Groisman Engineering is involved in the construction of the Jerusalem light rail, which was designed to connect West Jerusalem with East Jerusalem settlements. The company played a leading part in the Engineering Procurement Construction (EPC) and served as the deputy construction officer for civil infrastructure (CWE) works. It also designed the coordination of the depot and substations, scheduled coordination of the EPC and supervised the construction of the CWE.
 The company was also involved in a construction project for the Moriah-Jerusalem Development Company, building 1-12 road ramp for the East Jerusalem settlement of Pisgat Ze&amp;#39;ev. The company led all aspects of management: design and tender coordination and supervision during construction.
 The company is also involved in two military infrastructure and construction projects for the Israeli Ministry of Defense, leading the design phase of a major base relocation for the Israeli army and taking part in the design of a new army training campus is the Negev (Naqab).
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
 On 30 July 2024, Hitachi bulldozer was used by Israeli authorities to demolish a residential structure in the village of Duma, southeast of Nablus in the occupied West Bank.
 On 25 July 2024, Hitachi bulldozer was used by the Israeli authorities to demolish a residential structure in the Haska neighborhood north of the city of Hebron, in the occupied West Bank.
 On 15 February 2024, Hitachi bulldozer was used by the Israeli security forces to demolish a residential structure in the Al Bustan area of the Silwan neighborhood, in the occupied East Jerusalem.
 2023
 On 22 May 2023, Hitachi bulldozer was used by the Civil Administration personnel, a military and Border Police escort, to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction, owned by a different family, in an area south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills, in the occupied West Bank.
 On 1 March 2023, a Hitachi bulldozer was used by the Civil Administration personnel and a military escort, to demolish the home of 6 people, 4 of them minors in the village of Furush Beit Dajan in the central Jordan Valley, in the occupied West Bank. Part of the structure was donated to the family by a humanitarian aid organization.
 2022
 On 10 August 2022, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish a residential tent belonging to a family of eight, including three minors, along with a livestock enclosure, a livestock pen, a chicken coop and a kitchen in the town of al-&amp;rsquo;Auja in Jericho District, in the occupied West Bank.
 On the same day, a Hitachi bulldozer was used by Civil Administration personnel, military and Border Police escort to demolish two seasonal residential shacks belonging to a family of seven, including five minors at the community of&amp;nbsp;Wadi al-Ahmar&amp;nbsp;in the northern Jordan Valley, in the occupied West Bank.
 2014
 On 12 June 2014, Israeli forces entered the cemetery of Al-Araqib Bedouin village, in the Naqab, demolishing its mosque and all the houses which local residents built after the first demolition in 2010 using Hitachi bulldozers.
 Al-Araqib is one of the 35 &amp;ldquo;unrecognized&amp;rdquo; villages, where almost 300,000 Palestinian Bedouins live in the Naqab region. All unrecognized villages are slated for erasure and are systematically deprived of basic infrastructure and services to force residents to move to overcrowded and impoverished state-sanctioned Bedouin shanty towns and villages. For more about the dispossession of the Palestinian Bedouin in the Naqab, See Who Profits&amp;rsquo; report Tools of Dispossession in the Naqab: Development and Military Projects.
@@ -685,192 +642,54 @@
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...140 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
@@ -1243,50 +1062,53 @@
 Phoenix holds 8.45% of the shares of Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.
 Phoenix, together with a consortium of Bank Hapoalim and Harel Insurance, financed the construction of Enlight&amp;rsquo;s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.
 ARAN Wind Project 
 Phoenix holds 6.87% of the shares of Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of Energix Renewable Energies is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.
 For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources and Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;
 Renewable Energy in the Naqab 
 The company provided financial support to the Neot Hovav solar field in the Naqab established by Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.
 Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;
 Construction on Occupied Land 
 Phoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.
 Phoenix holds 10.24% of the shares of the construction and real estate company Z.M.H. Hammerman which is engaged in settlement construction and holds real estate in the occupied West Bank.
 Phoenix holds 9.28% of the shares of Shikun &amp;amp; Binui Group which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.
 Phoenix holds 7.11% of the shares of Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West Bank.
 Phoenix holds 7.3% of the shares of Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 Phoenix holds 6.38% in Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant near the settlement of Nili in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 Phoenix holds 6.37% of the shares of Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.
 Services to the Israeli Ministry of Defense&amp;nbsp; 
 Phoenix holds 4.96% of the shares of Elbit systems, Israel&amp;rsquo;s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems&amp;#39; weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems&amp;rsquo; complicity in the 2023 Israeli attack on Gaza, see Who Profits&amp;rsquo; report&amp;nbsp;The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza. &amp;nbsp;
 Phoenix provides group health insurance services for the Ministry of Defense Rehabilitation Department.
 Phoenix holds 13.63% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.
 Holdings in Israeli Banks 
 Phoenix holds shares in Israeli banks Discount Bank (7.6%), Leumi Bank (7.42%), and Hapoalim Bank (7.33%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements&amp;#39; regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits&amp;rsquo; report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Services to the Israel Police 
 Phoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.
 </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
@@ -2550,737 +2372,737 @@
       </c>
       <c r="F22" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>114</v>
+        <v>60</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>69</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="D27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F27" s="0" t="s">
+      <c r="G27" s="0" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="I29" s="0"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="D31" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F32" s="0" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>69</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E40" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="0" t="s">
+      <c r="H40" s="0" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>99</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F45" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>198</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>202</v>
       </c>
@@ -3312,80 +3134,80 @@
       </c>
       <c r="E49" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>207</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>208</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>211</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>215</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
@@ -3399,51 +3221,51 @@
       </c>
       <c r="E52" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>218</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>220</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>222</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>223</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">