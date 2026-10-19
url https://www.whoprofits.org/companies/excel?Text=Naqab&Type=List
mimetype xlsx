--- v2 (2026-09-04)
+++ v3 (2026-10-19)
@@ -249,219 +249,119 @@
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
     <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...26 lines deleted...]
-</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
-  </si>
-[...74 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Energix Renewable Energies</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the field of renewable energy.
 The company has several renewable energy projects in different stages of development in the occupied Syrian Golan, the West Bank and the Naqab.
 ARAN Project
 Through its subsidiary, Clean Wind Energy Ltd., the company &amp;nbsp;is developing the ARAN project for the construction of a large wind turbine farm, located in the occupied Syrian Golan, to generate electricity from wind energy. The project will include 41 wind turbines, 200 meters long each, on agricultural land owned by Syrian farmers.
 The company holds a conditional license for a capacity of 104 MW for the wind farm which is expected to start its commercial operation in 2025, and to connect to the electricity grid in April 2027 with an estimated annual revenue of over NIS 90 million.
 The turbines are planned to be built in the Northern Syrian Golan in two sites: the Suheita compound, on the southeastern side of Majdal Shams, and the Ra&amp;rsquo;abana compound, on the southwestern side of the village of Masaada, both of which are agricultural lands owned by Syrian farmers. The electrical substation will be located in Bar&amp;rsquo;on Junction, also in the occupied Golan. The ARAN wind farm will occupy about a fifth of the agricultural land that is still in the possession of Syrians in the occupied Golan and will deny them access to their natural resources.
 In June 2023, dozens of protesters were injured by Israel Police&amp;rsquo;s crowd control weapons during protests against the construction of the wind farm&amp;rsquo;s turbines on their agricultural lands.
 In September 2022, Energix paid part of the budget for the training of a special Police Force dedicated to securing the construction of its wind turbines and suppressing the protests of the local Druze community against the project. This was done in exchange for the police deploying their forces to secure the construction and prevent damages and delays in the project&amp;rsquo;s development.
 In December 2021, Energix signed an agreement with the Israeli Ministry of Defense, to finance the development of a technological solution which ensures the turbines will not interfere with the Israeli military&amp;rsquo;s operations in the occupied Golan. Two thirds of the cost of the technological solution, estimated at NIS 250 million, will be paid by the company.
 Since 2015, the company have signed contracts with local Syrian farmers to lease their lands for the construction of the wind turbines. According to the NGO Al-Marsad Human Rights Center, the contracts with the farmers include a demand that all farmers register their lands with Israel, and give the company &amp;ldquo;a designation of land rights that allows the company to destroy and utilize whatever it wants on the leased land&amp;rdquo;, and assure &amp;ldquo;a lack of exclusivity between Energix and landowners that allows Energix an unrestricted ability to pass the rights and obligations of the contract to another company or person&amp;rdquo;. Al-Marsad further noted that the compensation given to Syrian farmers is considerably low compared to the compensation given to Israelis who are leasing their lands for similar projects. While Syrian farmers are offered one percent of the project&amp;rsquo;s revenues, Israelis have been offered as much as five times more. In May 2021, 88 farmers and six private water associations filed a lawsuit with the court requesting to stop the company project claiming that part of it would be established on their land without their consent. According to the lawsuit, most of the farmers who signed an agreement with Energix for land use withdrew their consent, and more than 5,000 Syrian residents signed a petition against the project and raising concerns about health and environmental consequences for the residents of the area.
 In 2019, Energix filed suit against Al-Marsad, alleging defamation and claiming that Al-Marsad had incited a boycott in violation of Israel&amp;rsquo;s anti-boycott law. The lawsuit marks the first time the anti-boycott law has been used in an attempt to silence the speech and activities of a human rights organization.
 For more on The Israeli Wind Energy Industry in the Occupied Syrian Golan read Who Profits&amp;rsquo; flash report: Greenwashing the Golan.
 Pilot Programs
 In 2023 and 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, the company &amp;nbsp;was selected to construct an agro-voltaic facility in a vineyard in the settlement of Sha&amp;rsquo;al in the Syrian Golan.
 Solar production in the West Bank
 In 2019 and 2021, the Israeli Civil Administration (ICA) published two competitive procedures for setting tariffs for electricity generation using photovoltaic (PV) technology facilities in the West Bank, one for ground facilities and the second for dual-use facilities installed on the roofs of buildings, landfills, cemeteries, water or wastewater reservoirs, roads and interchanges, parking lots and fences. In March 2020, Energix won a tender from the Israeli Civil Administration (ICA) for the establishment of photovoltaic (PV) electricity production facilities with a capacity of 8.10 MW in the occupied West Bank.
 Naqab
 In May 2023, the Israeli Land Authority published the results of two tenders for NIS 1.06 billion for the design and construction of six photovoltaic facilities in an area of about 5,000 dunams and a capacity of about 850 MW in the Neot Hovav Industrial Zone in the Naqab. Energix, won one compound. The six lots are located within the Ramat Beka Special Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.
 Through its subsidiary Neot Hovav Ltd., the company owns the Neot Hovav solar field in the Naqab. Active since 2014, The 37.5 MW field spreads over 490 Dunam of land.
 For more on developmental projects in the Naqab, see Who Profits Dynamic Map Tools of Dispossession in the Naqab: Development and Military Projects
 </t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Enerpoint Israel</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides consultancy, marketing, planning and construction services for solar systems.
 In collaboration with Green is Us, the company constructed the first solar farm in the occupied Palestinian territory. The solar farm is located in Netiv Hagdud settlement in Jordan Valley in the occupied West Bank. The Farm stretches over 50 dunams of land, and is worth NIS 250 million.
 Enerpoint Israel is also Israel&amp;rsquo;s biggest distributor of SunTech solar panels used in the Sde Bok and Hatzerim solar fields in the Naqab (Negev) region. Sde Boker and Hatzerim fields generate 5 MW and 6 MW in electricity capacity (respectively), developed by a 20 million USD joint partnership between SunTech and Shikun &amp;amp; Binui.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Enlight Renewable Energy</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in the development, design, construction, financing and operation of renewable energy projects.
 The company has several renewable energy projects in the occupied Syrian Golan.
 Ruach Beresheet Wind Energy Project
 Through its subsidiary, Ruach Beresheet L.P., Enlight is the majority owner of the Ruach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan, the largest Israeli renewable energy project to exist on both sides of the Green Line so far.
 The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the settlements of Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma&amp;#39;ale Gamla, which together own 10% of the project.
@@ -519,51 +419,51 @@
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Groisman Engineering Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli project management company that provides consulting and management services for projects in fields such as train infrastructure, light rail systems and tunneling supervision systems.
 Groisman Engineering is involved in the construction of the Jerusalem light rail, which was designed to connect West Jerusalem with East Jerusalem settlements. The company played a leading part in the Engineering Procurement Construction (EPC) and served as the deputy construction officer for civil infrastructure (CWE) works. It also designed the coordination of the depot and substations, scheduled coordination of the EPC and supervised the construction of the CWE.
 The company was also involved in a construction project for the Moriah-Jerusalem Development Company, building 1-12 road ramp for the East Jerusalem settlement of Pisgat Ze&amp;#39;ev. The company led all aspects of management: design and tender coordination and supervision during construction.
 The company is also involved in two military infrastructure and construction projects for the Israeli Ministry of Defense, leading the design phase of a major base relocation for the Israeli army and taking part in the design of a new army training campus is the Negev (Naqab).
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
@@ -671,130 +571,54 @@
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
@@ -993,140 +817,81 @@
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
-    <t xml:space="preserve">A Public Israeli company, Provider of integration services for security, safety &amp;amp; Homeland Security such as Intruder Movement Detection, Radar/Sonar, Security Fence, Biometrics and Smart Cards, Video Surveillance, Video Analysis, Situation Management Solutions, Fire Detection, Surveillance Drones, Drone Detection and Obstruction, Security Planning a Consulting, System Integrators and Training. In addition, the company offers safety &amp;amp; fire detection, electromechanical systems, automation, control &amp;amp; solar energy (PV).
-[...29 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Population Control, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>A publicly traded Israeli company that provides comprehensive solutions for technological projects in the fields of security and perimeter defense, safety and fire detection, infrastructure, electromechanical systems, automation, communication and control, and solar energy systems (PV) worldwide.&amp;nbsp;The company markets the DROM drone defense system for protection against drones and UAVs, and holds valid permits from the Israeli Ministry of Defense to export combat equipment and defense knowledge to several countries.&amp;nbsp;Orad provides services to the Israeli Ministry of Defense, the Israeli military, the Israel Prison Service and the security establishment. In addition, the company provides solar energy services to settlements in the occupied West Bank.&amp;nbsp;As part of its activities, the company provides the establishment of biometric systems for entry control systems for identification and automatic search of suspect lists for the Israel Police and border crossings.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Orad performs ongoing work for the Ministry of Defense and at military bases and provides solutions to the Israeli military in the military and paramilitary fields. The company supplies the Israeli military and the defense establishment with a cyber protection system for communication systems and mobile phones.&amp;nbsp;Orad carried out several projects for the Israeli Ministry of Defense, including a project for the Israeli Air Force that included a central command-and-control system for 151 buildings, a video management system and a burglary system, and a project to supply 600 solar light poles. The company has also&amp;nbsp;provided the entire fire detection and automatic extinguishing systems, a designated network, and a command-and-control center for the Israeli military’s City of Training Bases, also known as Ariel Sharon Camp, the military's central training campus in the Naqab. The company has also supplied technological systems installed in fences as part of the construction of the Separation Wall.Collaboration with Israeli Weapon Manufacturers&amp;nbsp;Orad works in collaboration with state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems and with the Israeli military technology company Elbit Systems.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;Orad provides the Israel Prison Service (IPS) with installation, maintenance and repair of fire detection, fire alarm, and fire extinguishing systems, and is the sole supplier of maintenance, repair, and modification services for Siemens fire alarm systems installed at IPS facilities.Since 2008, Orad has been the exclusive distributor in Israel of Siemens fire detection and extinguishing systems and hazard management stations and a non-exclusive distributor of Siemens intrusion detection systems, access control systems and closed-circuit television systems, which it provides to the Israel Prison Service.&amp;nbsp;In January 2021, Orad was contracted by the IPS as the sole supplier to provide maintenance, repair, and modification services to Siemens fire alarm systems until the end of December 2023 for a total of NIS 540,000.&amp;nbsp;In October 2025,&amp;nbsp;Orad was contracted to provide the IPS with&amp;nbsp;repairs and maintenance of fire extinguishing systems until August 2026 for NIS&amp;nbsp;50,000.&amp;nbsp;In May 2025, the company was contracted to provide service for fire detection systems at IPS facilities until August 2025 for NIS&amp;nbsp;130,862.&amp;nbsp;In&amp;nbsp;February 2025, the company was contracted to provide&amp;nbsp;fire extinguishing&amp;nbsp;maintenance until August 2025 for NIS&amp;nbsp;100,000.&amp;nbsp;In November 2024, the company was contracted to provide&amp;nbsp;extinguishing&amp;nbsp;and fire detection works at the IPS Rimonim Prison until August 2025 for NIS 35,302. In October 2024, the company was contracted to provide detection system for prisoner employment at Rimonim Prison&amp;nbsp;until August 2025&amp;nbsp;for NIS 28,132.&amp;nbsp;In September 2024,&amp;nbsp;the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services for fire detection systems at the IPS until August 2025 for NIS 129,753.&amp;nbsp;In January 2024, the company was contracted to provide the IPS with maintenance and installation of fire and smoke detectors until August 2025 for NIS&amp;nbsp;439,871.&amp;nbsp;In October 2023,&amp;nbsp;the company was contracted to provide the IPS with&amp;nbsp;fire extinguishing&amp;nbsp;maintenance in units until August 2024 for NIS 100,000.&amp;nbsp;In April 2023, the company was contracted to provide repair services for&amp;nbsp;extinguishing systems until August 2024 for 265,000. In January 2023, the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services until August 2023 for NIS 35,000.&amp;nbsp;Orad has previously provided security systems for the IPS' Gilboa and Ktzi'ot prisons, where Palestinian prisoners are incarcerated and held under administrative detention. In 2005, Orad established a perimeter security system for Gilboa Prison for NIS 4 million. The project included the installation of fixed cameras on the prison wall that provide perimeter security, and command cameras that allow for surveillance and viewing for several kilometers outside the prison. The company has also supplied a range radar control system and a night vision system for Ktzi'ot Prison.Services to the Israel&amp;nbsp;Police&amp;nbsp;In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.&amp;nbsp;Services to Settlements&amp;nbsp;As part of its activities in the field of solar energy, the company installs solar systems on rooftops using photovoltaic technology to generate electricity and provides maintenance services for solar systems.The company provides maintenance services for solar systems for the settlement of Yafit in the occupied West Bank. The company has carried out the installation of solar systems in the settlements of Ariel, Elkana, and Neria in the occupied West Bank.&amp;nbsp;In 2018, through its former subsidiary SolarPower, the company installed solar systems at the Mateh Binyamin Regional Council settlements in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council with a capacity of approximately 900 kilowatts.&amp;nbsp;The company has also installed solar systems for&amp;nbsp;Compost Or, which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.The company has also established a solar project in the Naqab.&amp;nbsp;In 2010, Who Profits documented&amp;nbsp;Siemens traffic&amp;nbsp;light&amp;nbsp;systems&amp;nbsp;bearing the logo of&amp;nbsp;Orad on Highway 443 near the settlement of Givat Ze'ev in&amp;nbsp;the occupied West Bank. The highway is part of the Israeli road system that runs through the occupied West Bank&amp;nbsp;on which Palestinians are prohibited from driving.Surveillance in East JerusalemIn 2010, Orad supplied dozens of sky cameras for surveillance that were deployed in the Old City of occupied East Jerusalem, as part of the Jerusalem Municipality's Safe City project for 24-hour traffic monitoring throughout the city.&amp;nbsp;In 2004, Orad installed a camera system in the Western Wall area adjacent to al-Aqsacompound&amp;nbsp;in the Old City of occupied East Jerusalem. The system was designed to allow a virtual visit to the Western Wall site. The system installed by the company included two Siemens command cameras that can be controlled remotely via the Internet and allow viewing of the site 24 hours a day, with the option of changing the viewing angle and distance. An additional fixed camera was installed at the site.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...37 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
 Services to COGAT 
 Through its subsidiaries, the Group provides services to the Israeli military unit COGAT (Coordination of Government Activities in the Territories) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.
 Bynet Data Communications
 In 2023, Bynet Data Communications provided services for a biometric project for the ICA in Beit El for NIS 73,494.
 Bynet Systems Applications
 In 2022, Bynet Systems Applications provided the ICA with services for a biometric project and operation and maintenance for a total of NIS 524,467, including: supply of ICT equipment; communication services; maintenance of communication cabinets; infrastructure works, including at COGAT&amp;#39;s District Coordination and Liaison office in Bethlehem; and Wi-Fi infrastructure work at the ICA office in Beit El settlement. The company also provided the ICA with installation of optical fiber at Jab&amp;#39;a Checkpoint.
 In 2021, Bynet Systems Applications performed infrastructure and communication works for the ICA for a total of NIS 104,234, including works at COGAT&amp;#39;s District Coordination and Liaison&amp;rsquo;s Ramallah office, located northeast of Ramallah, and in Jerusalem Envelope office, located near Ma&amp;rsquo;ale Adumim settlement, and in Anatot military camp near Anata in the occupied West Bank. In addition, the company performed works at the Hashmonaim (Ni&amp;#39;ilin) Checkpoint and Bitunya Checkpoint, and installed communication points at Bitunya for a biometric project.
 In 2020, Bynet Systems Applications provided the ICA with the operation of ICT equipment and communication infrastructure works for a total of NIS 713,015, including work at the ICA office in Beit El settlement, and at the military District Coordination and Liaison (DCL) offices in Nablus, Hebron, and Jenin; and infrastructure works at the Gilboa Checkpoint, the Reihan Checkpoint, and Bitunya Checkpoint.
 In 2019, Bynet Systems Applications provided operation and maintenance and computing services for the ICA in the West Bank for NIS 421,487; and installation services and computer equipment to DCL Gaza office in Erez Checkpoint for NIS 35,469.&amp;nbsp;
 &amp;nbsp;
 In 2018, Bynet Systems Applications provided equipment for DCL office in Erez Checkpoint for NIS 2,771.
 In 2016 and 2017, Bynet Systems Applications provided the ICA with development, computing, operation and maintenance services for a total of NIS 1,459,927.
 Binat Business
 In 2022, Binat Business provided communication services to COGAT headquarters for NIS 4,212.
 In 2020, Binat Business provided the ICA with Wi-Fi services to the reception desks for a biometric project and communication services for NIS 5,002.
 &amp;nbsp;
 In 2018, Binat Business provided Wi-Fi services to the reception desks for a biometric project for NIS 1,840.&amp;nbsp;
@@ -1250,54 +1015,51 @@
 Energy Projects
 Energy Projects in the Occupied Syrian Golan
 As part of the government&amp;#39;s decision to increase the target for electricity production from renewable energies, in January 2022, the Ministry of Energy and the Ministry of Agriculture and Rural Development launched a pilot program to examine the construction of dual-use facilities for the production of solar electricity on active agricultural lands in a total area of 1,800 dunams, including in the West Bank and the Syrian Golan. between January 2022 and March 2023, the construction of 29 pilot facilities on agricultural land in 16 settlements in the Golan was approved. These facilities take up a total of 349.1 dunams and have the total capacity of 23.67 MW. Shikun Binui was granted 7 facilities on 74 dunam of land in the settlements of Mitzar, Eliad and Ramot.
 &amp;nbsp;
 Solel Boneh Infrastructures-Construction on Occupied Land
 Jerusalem Light Rail
 In 2019, Moriah Jerusalem Development Corporation contracted Solel Boneh Infrastructures for construction work on the route of the Green Line of the Jerusalem Light Rail (JRL). The JLR connects large Israeli settlement blocs in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements alongside growing territorial fragmentation for East Jerusalem&amp;rsquo;s Palestinian neighborhoods. The JLR Green Line, currently under construction, will connect the settlement neighborhoods of Gilo and French Hill through the city center. For more on the Jerusalem Light Rail see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 In 2019, Moriyah Jerusalem Development Corporation awarded Solel Boneh Infrastructures a contract for the construction of the Tunnel Road, a section of Route 60, which connects the southern part of the Occupied West Bank to Jerusalem. The project includes a 12 km road connecting Gilo settlement neighborhood in occupied East Jerusalem and the settlement of Elazar. The construction costs are estimated at NIS 1 billion and the construction work is set to end in 2025. The project includes the construction of two new tunnels, the construction of a new bridge, the addition of two traffic lanes in every direction, and the establishment of a public transportation lane. The project also includes the restoration of the existing tunnels and system upgrade. The road passes directly under the Palestinian town of Beit Jala and provides access to Jerusalem without coming in view of surrounding Palestinian villages and neighborhoods, connecting Jerusalem to the settlements of Gush Etzion area in the occupied West Bank.
 Furthermore, Solel Boneh was involved in settlement expansion through carrying out the construction of settlements including the settlements of Modi&amp;rsquo;in Illit in 1974, Ma&amp;rsquo;ale Adumim in 1975, and Ariel in 1981 in the occupied West Bank, and the settlement neighborhoods of Har Homa in 1990 in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.
 The company has also carried out the construction of Road 90, which was finalized in 2003, which crosses through the occupied West Bank, including the Jordan Valley region.
 Services to the Israeli Police:
 Shikun &amp;amp; Binui holds 50% of Policity Ltd., the franchisee operating the Israeli Police national training center, under a PPP/PFI agreement from 2011 for the establishment of the training center and the provision of operation, maintenance and training services for a period of 25 years, for about NIS 600 million. In addition, the company owns 25% of the venture that provides the training services at the center. The remaining shares of Policity Ltd. are held by&amp;nbsp;G1 Secure Solutions&amp;nbsp;(25%) and G4S Holdings (B) B.V (25%).
 The center was built by Solel Boneh infrastructures, in 2014, featuring 38 buildings,&amp;nbsp;on approximately 57 acres and a built area of 62,000 m&amp;sup2;. The center includes residential buildings for cadets and staff, office buildings, a cafeteria, public buildings, an advanced training complex, shooting ranges, an athletics stadium and sports equipment.
 Energy Projects&amp;nbsp;in the Naqab
 The Group is also significantly involved in Israeli government plans for the industrialization and development of the Naqab (Negev) region. The plans aim to expand industrial production and military presence in the region, with the aim to increase the region&amp;rsquo;s Israeli Jewish population and their prosperity. This comes at the direct expense of the Naqab&amp;rsquo;s Palestinian population, especially those living in villages that have not been recognized by the Israeli state, thus placing them in imminent danger of forced displacement.
 In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab.
 The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Special Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.
 The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab.. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%. The power plant is located in Neot Hovav Industrial Zone in the Naqab, home to Israel&amp;rsquo;s most dangerous and health hazardous wastes, which is located a few meters from the unrecognized Palestinian Bedouin village of Wadi Naam. &amp;nbsp;In November 2020, Ramat Hovav Power Plant Partnership signed two 20 years maintenance contracts with&amp;nbsp;Siemens Energy&amp;nbsp;and Ethos Energy for the supply of heavy maintenance services to the power plant. The contracts together are worth around USD139 million (137 million euro).
 The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, in Ashalim, Nevatim, Shneur Tze&amp;rsquo;elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these farms produce over 300-MW of electricity and take over thousands of dunams of land.
 Gas Energy Projects
 Shikun &amp;amp; Binui holds an agreement with Energean Israel Ltd. to purchase natural gas from the &amp;quot;Shark/Tanin&amp;quot; reservoir for the flow of gas to the Ramat Hovav power station for 20 years from the date of supply.
 In December 2020, the company signed an agreement with the Leviathan reservoir partnership (NeWMeD Energy, Chevron Mediterranean Limited and Ratio Energies) for the supply of natural gas for a period of 30 months from that date or until the start of gas flow from the Shark reservoir. The Leviathan and Karish gas fields are located in the Mediterranean. The gas extraction by the Israeli state comes in violation of the Paris Protocol, the economic annex of the Oslo Accords Agreement, which calls for the establishment of a joint Development Program, to provide for joint &amp;ldquo;exploitation of oil and gas for industrial purposes.&amp;rdquo; Israel&amp;rsquo;s blockage of Palestinians&amp;rsquo; ability to develop their natural resources leads to the de-development of the Palestinian economy.
 </t>
   </si>
   <si>
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-[...2 lines deleted...]
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>Suntech</t>
   </si>
   <si>
     <t xml:space="preserve">A global Chinese producer of Solar Panels. The company manufactures, develops and delivers solar energy products.
 In June 2016, Who Profits documented Suntech&amp;#39;s solar panels in the Netiv Hagdud commercial solar field, in Netiv Hagdud settlement in the occupied Jordan Valley.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million USD between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.
 SunTech also provided 18200 panels producing 4.9 MW of solar power, to the Ketura Sun solar field in the Naqab generating enough annual electricity for 30,000 inhabitants.
 With the Israeli company Shikun &amp;amp; Binui Energy, Suntech initiated the development of the large solar fields of Sde Boker and Hatzerim generating 5 MW and 6 MW in electric capacity (respectively).
 Furthermore, in a joint partnership with the Israeli company Solarit Doral, Suntech co-built a solar power station in Katzrin, an Israeli settlement in the occupied Syrian Golan. The Katzrin solar project generates 85,000 kWh a year.
 The company&amp;#39;s revenue from solar power generation reached $161.86 million during 2016, representing an increase of 20.2% compared to $134.76&amp;nbsp;million in 2015.
 Suntech&amp;#39;s revenue generated by customers based in Israel alone rests at around $2736.59 million.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Tahal Group International</t>
   </si>
   <si>
     <t>Israel, Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A multinational engineering company specializing in water and waste-water systems.
@@ -1341,50 +1103,65 @@
 In 2020, the company provided services to Anata\ Al-Issawiya checkpoint project, also called &amp;ldquo;the ring checkpoint&amp;rdquo; located in the Eastern Ring Road (road 4370). The checkpoint connects road 437 and road 1 and crosses occupied land in East Jerusalem. According to the NGO Machsom Watch, Palestinian residents of the occupied West Bank are prohibited from passing through the checkpoint.
 Between 2019 and 2020, the company was contracted by the Israeli Police to conduct a multitude of activities, such as providing security services to police stations, including services to the stations located in the district called &amp;ldquo;Judea and Samaria&amp;rdquo;, which is the Israeli name for the occupied West Bank, and provided services for municipal policing in the settlement of Beitar Illit.
 Additionally, the company provided services to the Israel Border Police (Magav), including the Magav district located in the occupied West Bank, and to the instructional base of Magav called &amp;ldquo;Bahad Magav&amp;rdquo; located near Beit Horon settlement in the occupied West Bank, in a total amount of NIS 706,149 between 2019 and 2020.
 Moreover, the company provided services to special units involved in repression and crowd control such as the cavalry unit, used to repress demonstrations, and Yoav unit in charge of facilitating the dispossession of Palestinian Bedouins in the Naqab (Negev) region.
 In 2010, the company was contracted by the Israeli Police to supply and install passive communication equipment in a total amount of NIS 4 million.
 Services to settlements:
 In 2019, the company won a tender to supply, install and provide services for technological systems for the settlement of Oranit in the occupied West Bank.
 Population and Immigration Authority:
 In 2021, the company executed computing projects for the Population and Immigration Authority, in total amount of NIS 61,738.82.
 Ministry of Environmental Protection:
 In December 2020, the company provided maintenance and renovation of communications infrastructure in Beit El settlement in occupied West Bank, as part of the Ministry of Environmental Protection (activity.
 Involvement through the fully owned subsidiary Geoda:
 Land Registration in East Jerusalem:
 In 2020, the Israeli Ministry of Justice contracted Geoda to lead the process of land registration in East Jerusalem.
 As part of the contract, Geoda is responsible for assigning a project manager and an expert in the field of measurements, who will be in charge of providing service to all of the other teams.&amp;nbsp; Geoda also assists in managing the work on the ground, preparing tenders for conducting measurements, managing the tenders and the contracts and making sure everything is implemented on time. The company also provides an office and other relevant necessities for the different teams. In a field visit conducted by Who Profits team to Jerusalem, a researcher in another organization confirmed that the people conducting measurements on the plots are individuals contracted by a company &amp;ldquo;registered in Tel Aviv&amp;rdquo;.
 The period of the contract between the company and the ministry is 24 months, with an option to extend the period with additional 12 months. The total duration of the contract must not extend beyond 84 months.
 The land registration process might lead to confiscation of lands and a mass Palestinian dispossession in the city. This process threatens to confiscate around 60% of the Palestinian properties in Jerusalem, under the pretext of lack of official documentation, absentee properties, Jewish ownership and others. For more, read who Profits report&amp;hellip;
 COGAT:
 In 2020, the company was contracted by the Coordinator of Government Activities in the Territories (COGAT) for the support of the &amp;ldquo;illegal construction&amp;rdquo; system operated by COGAT for NIS 20,000. The system is a specialized system that was developed in 2014 by Geoda based on COGAT&amp;rsquo;s needs. Through the system, COGAT manages tens of thousands of &amp;ldquo;illegal construction&amp;rdquo; files in the West Bank. In 2018, a new tender was published for the development of a new system to replace the current one, and until the new system is implemented Geoda will continue maintaining the existing one.
 IPS:
 In January 2022, the company published that it is leading the Israeli Prison Service&amp;rsquo;s (IPS) digitization process, including scanning, deciphering and computing data, as well as archiving services and micrography.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Toyota Motor Corporation</t>
+  </si>
+  <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>Zion Wines</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>Zion Wines (1982) Ltd. is a private Israeli wine manufacturer. The sixth-largest winery in Israel.The winery is located at the Ma'ale Adumim settlement Mishor Adumim Industrial Zone in the occupied West Bank.The company has vineyards in the occupied Syrian Golan, in the occupied West Bank, and the Naqab region.&amp;nbsp;In November 2024, Bank Leumi provided the company with a NIS 7,000,000 loan. Also in November 2024, Hapoalim Bank provided the company with a pledge of an unlimited amount.</t>
   </si>
@@ -2032,1240 +1809,1240 @@
       </c>
       <c r="H10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G17" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="0"/>
+      <c r="H20" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="H21" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="I21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G21" s="0"/>
+      <c r="H21" s="0"/>
+      <c r="I21" s="0"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F22" s="0" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="I22" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>60</v>
+        <v>114</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>61</v>
+        <v>115</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>118</v>
       </c>
       <c r="G24" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H24" s="0"/>
+      <c r="I24" s="0" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="H25" s="0"/>
+        <v>70</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I25" s="0" t="s">
-        <v>123</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>127</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>69</v>
+        <v>128</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>129</v>
+        <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>131</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>132</v>
+        <v>61</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>134</v>
       </c>
       <c r="F28" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="G28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I28" s="0"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>20</v>
+        <v>139</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="I29" s="0"/>
+        <v>62</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>10</v>
+        <v>141</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>143</v>
+        <v>25</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>49</v>
+        <v>144</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>145</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>151</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>152</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>155</v>
+        <v>20</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H34" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C36" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F36" s="0" t="s">
+      <c r="G36" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="G36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I36" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>167</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>100</v>
+        <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="F38" s="0" t="s">
+      <c r="G38" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="H38" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I38" s="0" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F39" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>175</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>45</v>
+        <v>177</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>178</v>
+        <v>26</v>
       </c>
       <c r="H40" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I40" s="0" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="0" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>183</v>
+        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F42" s="0" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="H42" s="0"/>
+        <v>95</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="I42" s="0" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>118</v>
+        <v>187</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="F44" s="0" t="s">
+      <c r="G44" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="I44" s="0" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F45" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="G45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H45" s="0" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F46" s="0" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>183</v>
+        <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="F47" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="G47" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H47" s="0"/>
+      <c r="H47" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="I47" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F48" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G48" s="0" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="0" t="s">
-        <v>208</v>
+        <v>39</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>33</v>
+        <v>156</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>65</v>
+        <v>179</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G50" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H50" s="0" t="s">
-        <v>160</v>
+        <v>40</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="0" t="s">
+      <c r="F51" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G51" s="0" t="s">
-        <v>215</v>
+        <v>56</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="F52" s="0" t="s">
+      <c r="G52" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="G52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>40</v>
+        <v>164</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>220</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>222</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>223</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">