--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -110,136 +110,100 @@
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...37 lines deleted...]
-  <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Binyamina Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli winery that produces, markets and exports wines.
 The winery sources some of its grapes from vineyards in Mevo Hama and Mt. Peres (Tall al-Faras) in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Bomag</t>
   </si>
   <si>
+    <t>Germany</t>
+  </si>
+  <si>
     <t xml:space="preserve">A private manufacturer of compaction equipment based in Germany. Part of the FAYAT Group.
 Machinery of the company was used in the paving of roads leading to settlements in the occupied West Bank, including apartheid roads which are only for Israelis, and roads at checkpoints.
 On 4 February 2017, Bomag heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a new settler road near the Palestinian village of Nabi Elias in the occupied West Bank.
 According to media coverage, the bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 In March 2010, Who Profits research team has documented an roller manufactured by the company, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1), near the settlement of Mevo Horon.&amp;nbsp;The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 In 2008 and 2009 Bomag rollers were documented in Jaba&amp;#39; &amp;nbsp;and Huwara checkpoints.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
@@ -315,50 +279,53 @@
 Ben Hasharon, a 80% subsidiary of Electra Infrastructure, had been contracted to carry out the planning and physical development of the expansion of the Barkan industrial zone southern section. This project includes 300 dunams, 135 of which are designated for industrial plots. The company&amp;#39;s activity also serves the Samaria Development Co. through constructing roads and large-scale quarrying in the Barkan stone quarry, establishing infrastructure systems, developing roads and plots, a project of 27 million USD (100 million NIS).&amp;nbsp;The quarrying of Palestinian non-renewable natural resources for Israeli needs is another form of illegal exploitation.
 In addition , the company&amp;#39;s subsidiary Etz Efraim In Momentum is involved in both the planning and implementation of development and construction work&amp;nbsp;on a scale of around 300 single-family homes&amp;nbsp;in Etz Efraim, an Israeli settlement in the West Bank. The project includes urban building plan processes, detailed planning of the infrastructure systems including public areas, and marketing the developed plots for private construction.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>Enlight Renewable Energy</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in the development, design, construction, financing and operation of renewable energy projects.
 The company has several renewable energy projects in the occupied Syrian Golan.
 Ruach Beresheet Wind Energy Project
 Through its subsidiary, Ruach Beresheet L.P., Enlight is the majority owner of the Ruach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan, the largest Israeli renewable energy project to exist on both sides of the Green Line so far.
 The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the settlements of Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma&amp;#39;ale Gamla, which together own 10% of the project.
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
@@ -442,75 +409,84 @@
   <si>
     <t>$1B-$9B</t>
   </si>
   <si>
     <t xml:space="preserve">Natoon Nof Yam Security </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, part of the Natoon Group, a private Israeli integrator for a wide range of services in the fields of property management, maintenance, and operations. Natoon Nof Yam provides consulting and planning services for control and security systems, guarding, janitorial and security inspection services.
 Natoon Nof Yam Security provides security services for the Israeli Employment Service bureaus, which include offices in the occupied West Bank, East Jerusalem, and the Syrian Golan.
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Readymix Industries Israel </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Producer and supplier of raw materials for the construction industry.
 Readymix operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to parent company CEMEX, on January 2, 2022, Readymix sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Teperberg 1870</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli winery that grows, markets and exports wines.
 The winery owns and sources from vineyards in the occupied West Bank, including in the Ezion Bloc settlement and in Mevo Horon.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Tnufa Transportation Solutions</t>
@@ -994,583 +970,585 @@
       <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H12" s="0" t="s">
         <v>71</v>
       </c>
+      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="0"/>
+      <c r="H13" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="I13" s="0" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>88</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="H18" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>30</v>
+        <v>104</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="G23" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">