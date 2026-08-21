--- v0 (2026-06-25)
+++ v1 (2026-08-21)
@@ -92,92 +92,107 @@
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
 According to the company, in 2019 its software has been installed in over 100,000 cameras, in 43 countries as part of some 350 projects. The software operates on real-time scanning and cross-analysis of data collected from various sources, including open-source data collection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
@@ -290,53 +305,50 @@
   <si>
     <t>Covenant Group</t>
   </si>
   <si>
     <t xml:space="preserve">A &amp;nbsp;holding group of companies specializing mainly in engineering and civil engineering.
 Through its subsidiary Shachaf Hasharon Investments &amp;amp; Finance, the company is involved in initiating and constructing commercial and industrial areas in Moshav Mevo Horon, an Israeli settlement in the occupied West Bank located near the Palestinian village of Beit Ligya. This project includes planning and construction on 303 dunams in the Mevo Horon commercial area, 100 dunams of plots, and a new urban building plan for the area&amp;#39;s new facilities.
 G Infinity Promotion and Investment, another full subsidiary of the Group, buildt income-generating property on an area of 12,000 sqm in the Barkan industrial zone, which is an Israeli settlement in the West Bank.
 Electra Infrastructure, a 49% subsidiary of the Covenant Group, was contracted by Israeli Railways to build tunnel 3A in section D of the Tel Aviv-Jerusalem Fast Train (A1), which passes through occupied Palestinian land.&amp;nbsp;In February 2015, Electra and Electra Infrastructure won a tender for the construction and maintenance of the track and electronic systems of the Tel Aviv- Jerusalem A1 train.
 The A1 train route crosses the green line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 Electra Infrastructure also built vehicle tunnels in a road next to the settlement of Nili.
 Ben Hasharon, a 80% subsidiary of Electra Infrastructure, had been contracted to carry out the planning and physical development of the expansion of the Barkan industrial zone southern section. This project includes 300 dunams, 135 of which are designated for industrial plots. The company&amp;#39;s activity also serves the Samaria Development Co. through constructing roads and large-scale quarrying in the Barkan stone quarry, establishing infrastructure systems, developing roads and plots, a project of 27 million USD (100 million NIS).&amp;nbsp;The quarrying of Palestinian non-renewable natural resources for Israeli needs is another form of illegal exploitation.
 In addition , the company&amp;#39;s subsidiary Etz Efraim In Momentum is involved in both the planning and implementation of development and construction work&amp;nbsp;on a scale of around 300 single-family homes&amp;nbsp;in Etz Efraim, an Israeli settlement in the West Bank. The project includes urban building plan processes, detailed planning of the infrastructure systems including public areas, and marketing the developed plots for private construction.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Enlight Renewable Energy</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in the development, design, construction, financing and operation of renewable energy projects.
 The company has several renewable energy projects in the occupied Syrian Golan.
 Ruach Beresheet Wind Energy Project
 Through its subsidiary, Ruach Beresheet L.P., Enlight is the majority owner of the Ruach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan, the largest Israeli renewable energy project to exist on both sides of the Green Line so far.
 The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the settlements of Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma&amp;#39;ale Gamla, which together own 10% of the project.
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
@@ -409,120 +421,90 @@
 Mayer&amp;rsquo;s Cars and Trucks supplies Volvo equipment to the Israeli Ministry of Defense (IMOD) and services to the Israeli Prison Services (IPS). In addition, the company also supplies armored buses and bus lines to settlements in the occupied West Bank and occupied East Jerusalem.
 According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer supplied the IMOD Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services for existing Volvo equipment in the ministry&amp;rsquo;s use for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17, 792,161.94 worth of additional equipment, including engines, generators and spare parts.
 Volvo&amp;rsquo;s heavy machinery was documented in numerous demolitions of Palestinian homes carried out by the Israeli authorities in the occupied West Bank and East Jerusalem.
 Volvo equipment was also used in the construction of Israeli settlements and in the construction of the Separation Wall. For the full company profile see Volvo.
 Merkavim Transportation Technologies 
 Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, the company provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. The company also operates a service center in the Mishor Adumim Industrial Zone in the occupied West Bank.
 The company has also provided buses for the Israel Prison Service. For the full company profile see Merkavim Transportation Technologies.
 Kavim Public Transportation
 The company&amp;rsquo;s fully owned subsidiary, Kavim Public Transportation operates bus lines and service centers in settlements in the occupied West Bank and occupied East Jerusalem. The company operates public bus lines to and between the settlements of Elad, Ariel, Mevo Horon, Giva&amp;#39;at Ze&amp;#39;ev, Beitar Illit and Modiin Illit in the occupied West Bank and occupied East Jerusalem.
 For the full company profile see Kavim Public Transportation.
 In 2017, the company&amp;rsquo;s fully owned subsidiary, K.S. Holdings &amp;amp; Properties Mayer Ltd., mortgaged a 9,163 square meter property located in Mishor Adumim Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank, for NIS 2,500,000 to Bank Hapoalim. According to the loan documents, the company holds the plot under a leasing agreement with the Civil Administration in the West Bank.
 Services to the Israeli Police:
 In 2019 and 2020, the company provided maintenance services to buses and marine engines serving the Israeli police. Additionally, in 2020 the company sold a bus to the Israeli police in an amount of NIS 1,123,697.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>$1B-$9B</t>
   </si>
   <si>
-    <t>Migdal Insurance</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve">Natoon Nof Yam Security </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, part of the Natoon Group, a private Israeli integrator for a wide range of services in the fields of property management, maintenance, and operations. Natoon Nof Yam provides consulting and planning services for control and security systems, guarding, janitorial and security inspection services.
 Natoon Nof Yam Security provides security services for the Israeli Employment Service bureaus, which include offices in the occupied West Bank, East Jerusalem, and the Syrian Golan.
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Readymix Industries Israel </t>
   </si>
   <si>
     <t xml:space="preserve">Producer and supplier of raw materials for the construction industry.
 Readymix operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to parent company CEMEX, on January 2, 2022, Readymix sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Teperberg 1870</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli winery that grows, markets and exports wines.
 The winery owns and sources from vineyards in the occupied West Bank, including in the Ezion Bloc settlement and in Mevo Horon.
 </t>
@@ -985,609 +967,607 @@
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="H5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="D8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="H14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G16" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="H16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>104</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>109</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>112</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>116</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>117</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>