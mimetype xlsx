--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -12,101 +12,116 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
 Services to the Settlements
 Electra Afikim 
 The company&amp;rsquo;s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.
 The Jerusalem Light Rail 
@@ -204,63 +219,63 @@
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Renewable Energy</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...11 lines deleted...]
-    <t>West Bank</t>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
@@ -286,148 +301,134 @@
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that imports, distributes, develops, manufactures, and exports crop protection products, biotechnology solutions, and specialized seeds.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company&amp;rsquo;s products were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center in 2015-2016, taking place in Tomer settlement.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs field personnel in the Syrian Golan and the Jordan Valley, as well as in the Palestinian Authority-controlled areas of the West Bank.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t>Israel Discount Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Magalcom</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company operating in integrative communication, computing and security solutions and services and data security.
 Services to the Israeli military:
 In January 2021, the company was contracted to provide multimedia and passive communication services to the Israeli military ICT data center in the Naqab (Negev), in a total amount of NIS 90 million (24,439,982 USD). The contract includes the planning, establishment and maintenance of the communication services. The maintenance services period will last for 21 years after accomplishing the establishment stage.
 In August 2020, the company was awarded two contracts with the Israeli Ministry of Defense (IMOD), in a total amount of NIS 185 million (584,699,34.5 USD). The first contract includes providing communication infrastructure for the Israeli military units and forces for a period of two years, including the option to extend the contract by two optional periods, each of which is for one year, or parts of it. The second contract includes installing cameras, video management systems and advanced analytics solutions for a period of three years with the option of extension for one additional year.
 Services to the Israel Prison Services (IPS):
 The company is a major supplier for the Israel Prison Services (IPS). It provides security services, peripheral protection systems, surveillance and security systems to the various IPS facilities
 Among IPS facilities the company provides services to are several prisons where Palestinian political prisoners are incarcerated. The company provided security (low voltage) services to Ofer prison in a total amount of NIS 1,372,614.59 million between 2017 and 2019. Additionally, the company provided technological services to the prison sections` entrances and gates, including the entrance to the Ofer military court, in a total amount of NIS 180,998 between 2018 and 2021. Ofer prison, located in the occupied West Bank, includes a military court which judges detainees from the West bank on a daily basis. Additional services to Ofer prison include the installation of cameras and providing technological services to the Ofer military court.
 Additionally, the company was awarded six contracts to provide security services and cameras installations to Eshel prison, and Ohalei Keidar detention center, in a total amount of NIS 2,078,367.6 million between 2017 and 2019. Both Eshel and Ohalei Keidar are part of the Beersheba prison complex in the Naqab (Negev) where Palestinian political prisoners are incarcerated or held in isolation and held in isolation in several cases.
 Additionally, the company was awarded three contracts to provide services to Nafha prison in a total amount of NIS 382,035.72 thousand between 2017 and 2018 (and NIS 87,750 thousand in 2018 for joint services for Nafha and Ayalon prisons). Moreover, the company was awarded eleven contracts with the Shatta (Shita) prison, for the provision of security services and camera installation, in a total amount of NIS 149,527.21 thousand in 2018, and one contract to provide security services, including cameras installations, to Gilboa prison, in a total amount of NIS 117,533.4 thousand in 2017. In addition, the company was awarded two contracts to provide security services and cameras installations to Shikma prison and interrogation center, what Palestinians call &amp;ldquo;Asqalan&amp;rdquo; prison, in a total amount of NIS 312,820.39 thousand in 2019.
 Moreover, the company was awarded six contracts to provide security services and camera installations to Kishon interrogation center, what Palestinian call &amp;ldquo;Al-Jalameh&amp;rdquo;, in a total amount of NIS 83,922.06 thousand between 2018 and 2019.
 In 2015 the company, alongside the Israeli private company Top Sky Line Engineering, won an IPS tender for the supply, maintenance and installation of security (low voltage) systems in IPS facilities.
 Services to the Israeli Police:
 In July 2021 the company was awarded a contract by the Israeli Police to supply and install passive communication equipment in a total amount of NIS 5 million.
 In April 2021 the company was contracted by the Israeli Police to supply and install passive communication equipment, ancillary computing equipment and communication and computing solutions in a total amount of NIS 4,400,000 million. Additionally, the company won a tender with the Israeli Police as a secondary winner, which can replace the primary winner the private Israeli Company Shamrad, to provide security systems and operational equipment.
 In 2020, the company provided services to Anata\ Al-Issawiya checkpoint project, also called &amp;ldquo;the ring checkpoint&amp;rdquo; located in the Eastern Ring Road (road 4370). The checkpoint connects road 437 and road 1 and crosses occupied land in East Jerusalem. According to the NGO Machsom Watch, Palestinian residents of the occupied West Bank are prohibited from passing through the checkpoint.
 Between 2019 and 2020, the company was contracted by the Israeli Police to conduct a multitude of activities, such as providing security services to police stations, including services to the stations located in the district called &amp;ldquo;Judea and Samaria&amp;rdquo;, which is the Israeli name for the occupied West Bank, and provided services for municipal policing in the settlement of Beitar Illit.
 Additionally, the company provided services to the Israel Border Police (Magav), including the Magav district located the occupied West Bank, and to the instructional base of Magav called &amp;ldquo;Bahad Magav&amp;rdquo; located near Beit Horon settlement in the occupied West Bank, in a total amount of NIS 706,149 thousand between 2019 and 2020.
 Moreover, the company provided services to special units involved in repression and crowd control such as the cavalry unit, used to repress demonstrations, and Yoav unit in charge of facilitating the dispossession of Palestinian Bedouins in the Naqab (Negev) region.
 In 2010 the company was contracted by the Israeli Police to supply and install passive communication equipment in a total amount of 4 million NIS.
 Services to settlements:
 In 2019 the company won a tender to supply, install and provide services for technological systems for the settlement of Oranit in the occupied West Bank.
 Population and Immigration Authority:
 In 2021 the company executed computing projects for the Population and Immigration Authority, in total amount of NIS 61,738.82 thousand.
 Ministry of Environmental Protection:
 In December 2020 the company provided maintenance and renovation of communications infrastructure in Beit El settlement in occupied West Bank, as part of the Ministry of Environmental Protection (MOEP) activity.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
+    <t>West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...31 lines deleted...]
-    <t>Finance</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
-  </si>
-[...1 lines deleted...]
-    <t>$500M-$1B</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
@@ -471,53 +472,50 @@
 In December 2020, the company signed an agreement with the Leviathan reservoir partnership (NeWMeD Energy, Chevron Mediterranean Limited and Ratio Energies) for the supply of natural gas for a period of 30 months from that date or until the start of gas flow from the Shark reservoir. The Leviathan and Karish gas fields are located in the Mediterranean. The gas extraction by the Israeli state comes in violation of the Paris Protocol, the economic annex of the Oslo Accords Agreement, which calls for the establishment of a joint Development Program, to provide for joint &amp;ldquo;exploitation of oil and gas for industrial purposes.&amp;rdquo; Israel&amp;rsquo;s blockage of Palestinians&amp;rsquo; ability to develop their natural resources leads to the de-development of the Palestinian economy.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Real Estate, Renewable Energy</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Shufersal</t>
   </si>
   <si>
     <t xml:space="preserve">Shufersal operates a retail chain of supermarkets and drugstores and an online shopping platform. Through its subsidiaries, the company is also active in the real-estate, travel sector and finance sectors.
 The company operates supermarket and drugstore branches under the brand names &amp;ldquo;Shufersal&amp;rdquo;, &amp;ldquo;Shufersal Deal&amp;rdquo;, &amp;ldquo;Yesh Chesed&amp;rdquo; and &amp;ldquo;Be&amp;rdquo; in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include&amp;nbsp; branches in the settlements of Ariel, Maaleh Adumim, Modi&amp;#39;in Ilit, Efrat and Beitar Ilit in the occupied West Bank; branches in the settlements of Ramat Eshkol, Ramat Shlomo, Pisgat Ze&amp;#39;ev and Gilo in occupied East Jerusalem;.and a branch in the settlement of Katzrin in the occupied Syrian Golan. The company also operates a store in Shilat, located beyond the Green Line in no-man&amp;rsquo;s land.
 Through Shufersal Online Shop, the company sells products made in settlements of the occupied Syrian Golan, including dairy products produced by Ramat Hagolan Dairies, and wine products produced by Golan Heights Winery and Carmel Wineries. Also, it sells the products of Achdut-Achva a company that operates in Ariel, a settlement in the West Bank.
 Between 2015 and 2018, Shufersal supplied food products and refreshments to the Israeli Prison Services (IPS).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Finance, Service Industry and Retail, Tourism</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Teralight</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the development, financing, operation and management of solar energy projects.
 The company has several solar field projects in different stages of development in the occupied West Bank
 In July 2023, Teralight was one of five companies that were awarded a tender issued by 19 settlements in the West Bank for the construction of photovoltaic (PV) solar systems to generate electricity on the roofs of local council buildings and on top of the roofing of public areas in the settlements. The tender, supported by the Israeli Ministry of Energy, included a proposed potential area for the construction of solar systems on more than 1,541 dunams and a planned capacity of 173.6 MW, with a potential revenue of NIS 120 million a year. The settlements issued the tender include Ma&amp;#39;ale Adumim, Modi&amp;#39;in Illit, Bitar Illit, Elkana, Beit El, Karnei Shomron, Kdumim, Givat Ze&amp;#39;ev, Sha&amp;rsquo;ar Shomron, Oranit, Emanuel, Alfei Menashe, Emanuel, Har Adar, and the settlements of the Jordan Valley Regional Council, the Megilot Regional Council, Mateh Binyamin Regional Council, Shomron Regional Council and Mount Hebron Regional Council.
 Jordan Valley Solar Field 
 Through its fully-owned subsidiary, Menorah Mivtachim Energy Jordan Valley Solar Project Ltd, the company is the financier, developer and operator of a planned 340MW solar energy project in the Jordan Valley in the occupied West Bank, expected to start its commercial operation in 2026. The solar field will take up a total of 3,250 dunams of occupied land and is expected to be the largest solar energy project on both sides of the Green Line.
 For the purpose of the project, the company entered into an agreement with 13 settlements for the right to use the land for a period not exceeding 24 years and 11 months in exchange for a fixed annual usage fee. The company holds the option to carry out the project through a joint corporation with the settlements, in which Teralight will hold 74% and the settlements would hold the remaining 26%.
 Naama Solar Field
 In March 2020, Menorah Mivtahim C.S Solar Investments 1 Ltd, a fully owned subsidiary of Teralight, was awarded a tender from the Israeli Civil Administration&amp;nbsp;to establish a 9.97 MW capacity solar PV facility in the West Bank which will be connected to high and low voltages distribution network, at a fixed tariff for a period of 23 years from the date of commercial operation of the project. The company established a &amp;nbsp;joint corporation with the settlement of Naama in the Jordan Valley in which they hold 74% and 26% stakes, respectively. The project, at a cost of NIS 36 million, is currently under construction.
 In 2022, Menorah Mivtahim Energy was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, the company will collaborate with Ariel University to construct an agro-voltaic facility in a vineyard in the settlement of Beka&amp;rsquo;ot in the Jordan Valley.
 </t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
 </sst>
 </file>
 
@@ -841,51 +839,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -988,373 +986,431 @@
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="H11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I13" s="0" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="D16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="0">
+        <v>16</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="0">
+        <v>17</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">