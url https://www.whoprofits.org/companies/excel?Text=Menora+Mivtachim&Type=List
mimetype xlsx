--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -98,112 +98,51 @@
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Enlight Renewable Energy</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in the development, design, construction, financing and operation of renewable energy projects.
 The company has several renewable energy projects in the occupied Syrian Golan.
 Ruach Beresheet Wind Energy Project
 Through its subsidiary, Ruach Beresheet L.P., Enlight is the majority owner of the Ruach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan, the largest Israeli renewable energy project to exist on both sides of the Green Line so far.
 The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the settlements of Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma&amp;#39;ale Gamla, which together own 10% of the project.
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
@@ -368,79 +307,78 @@
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
-    <t>Partner Communications (formerly Orange)</t>
-[...15 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
 Shikun &amp;amp; Binui Group has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding besieged Gaza.
 Services to the Israeli Ministry of Defense (IMOD):
 In October 2022, the Group won the IMOD &amp;ldquo;Wide Horizon&amp;rdquo; (Ofek Rahav) tender for the relocation of four Israeli military bases. The tender includes the construction of a military base in an area over 300,000 m2 and the merger of four military units into one. The new base will house a recruiting office, a new medical center, laboratories, and the military&amp;rsquo;s service centers. The new complex will make it possible to double the number of recruits that can be taken in during each recruitment phase. Shikun and Binui will take responsibility for the recruitment process for the Israeli Military at the logistical level, having built a computerized recruitment system. The project costs NIS 4 billion, and the company will maintain it for 20 years. The project is one of three projects by IMOD of relocating Israeli military units to the south. Shikun &amp;amp; Binui&amp;rsquo;s fully-owned subsidiary, Solel Bone, will be the construction contractor for the project and another subsidiary will be the operating contractor for the project for 20 years.
 A group of Bank Hapoalim will provide the credit for the project and Malam Team will be the IT contractor for the project.
@@ -839,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1212,205 +1150,234 @@
       </c>
       <c r="H12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="H18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="0">
+        <v>18</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="H18" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="I18" s="0" t="s">
-        <v>91</v>
+      <c r="I19" s="0" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">