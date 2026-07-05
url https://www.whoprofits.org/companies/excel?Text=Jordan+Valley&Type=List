--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -226,50 +226,62 @@
   </si>
   <si>
     <t>Palestinian Captive Market, Settlement Production</t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Agrifood Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that grows and exports organic dates under the brand name &amp;ldquo;Star Dates&amp;rdquo;.
 The company&amp;rsquo;s date plantations are located in the occupied Jordan Valley and north of the Dead Sea.
 The company&amp;rsquo;s main facilities are located in the settlements of Tomer and Bka&amp;rsquo;ot in the occupied Jordan Valley.
 In 2020 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute. In 2021, the company received NIS 196,784, and in 2020, NIS 161,811.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
+  </si>
+  <si>
+    <t>Agrotop</t>
+  </si>
+  <si>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Amir Marketing and Investments in Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company that supplies, imports and markets agricultural products, and manufactures food blends for Farm animals. The company also owns real estate assets.
 The company operates branches in the settlements of Tomer and Na&amp;#39;ama in the Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
@@ -302,53 +314,50 @@
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
-  </si>
-[...1 lines deleted...]
-    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
 Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Bank Leumi provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 The Jerusalem Light Rail 
 Bank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).
 In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project Danya Cebus and Dan Public Transportation Company.
 The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.
 The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project see Who Profits&amp;rsquo; Update Developments in the Expansion of the JLR Network: The Blue Line.
 In 2020, Bank Leumi financed the establishment of the JLR&amp;rsquo;s Red Line in a joint financing agreement with Hapoalim Bank with about NIS 2 billion for the JLR&amp;rsquo;s previous franchise, the Citypass Group.
 Design City 
 Bank Leumi financed the establishment of the Design City shopping complex, opened in July 2021, with NIS 250 million. The Design City is located in the Mishor Adumim settlement Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. For more on the Design City project see Who Profits report The Design City Shopping Complex Built on Occupied Palestinian Land.
 Real Estate Projects
 In June 2024, Bank Leumi granted a loan to the settlement-registered company, Kiryat Sefer (Diur Modi&amp;#39;in), located in the Beitar Ilit settlement. The bank holds the company&amp;rsquo;s account in its branch as collateral. Bank Leumi previously accompanied the construction of the company&amp;#39;s residential project called &amp;quot;Nofei Illit&amp;quot; in the settlement of Modi&amp;#39;in Ilit.
 In March and April 2024, Bank Leumi granted Leo Properties A.B.D. company two loans, holding as collateral the company&amp;rsquo;s contractual rights in two plots of about 37,497 m2 in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares, as part of Plan no. 6/7/ת/130 for change of designation from commerce to industry in the Industrial Zone.
 In March and April 2024, Bank Leumi granted Sheltam Building company two loans, holding as collateral the company&amp;rsquo;s contractual rights in two plots of about 37,497 m2 in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares, as part of Plan no. 6/7/ת/130 for change of designation from commerce to industry in the Industrial Zone.
 In March and April 2024, Bank Leumi granted Boneich Construction Development &amp;amp; Investments company two loans for the construction of 21 housing units in an area of 3,415 m2 in the settlement of Efrat on lands belonging to the Palestinian town of al-Khader. The bank holds as collateral the company&amp;rsquo;s contractual rights in the project, including the construction rights, in accordance with a lease agreement with the Israeli Civil Administration (ICA) in the occupied West Bank. 
 In June 2023, Bank Leumi granted Hasid Brothers Building Contracting Co. a loan, holding as collateral the company&amp;rsquo;s contractual rights in accordance to a development contract in an area of about 3,222 m2 near Armon HaNatziv Promenade in the settlement neighborhood of Talpiot East in occupied East Jerusalem according to Plan no. 4711 for the designation of the area to an area for hotels and tourism.
 In March 2023, Bank Leumi provided two loans to Hasid Brothers Building Contracting Co., holding as collateral the company&amp;rsquo;s contractual rights in three plots in a development project of a residential complex and public buildings in the Ramot settlement neighborhood in occupied East Jerusalem.&amp;nbsp; In 2012, Bank Leumi accompanied the Hasid Brothers&amp;rsquo; project for the construction of 77 housing units on an area of 6,347 m2 in the Har Homa settlement neighborhood in East Jerusalem as part of the neighborhood&amp;#39;s expansion.
 In 2022, Bank Leumi granted Israeli company Breeza Bagiva&amp;#39;a with a loan for a project in Alfei Menashe settlement according to plans no.&amp;nbsp;8\115&amp;nbsp;and&amp;nbsp;1\8\115&amp;nbsp;(both on occupied lands of Azzun village). The project stretches on 18,146 meters of land.
@@ -722,53 +731,51 @@
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Enerpoint Israel</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides consultancy, marketing, planning and construction services for solar systems.
 In collaboration with Green is Us, the company constructed the first solar farm in the occupied Palestinian territory. The solar farm is located in Netiv Hagdud settlement in Jordan Valley in the occupied West Bank. The Farm stretches over 50 dunams of land, and is worth NIS 250 million.
 Enerpoint Israel is also Israel&amp;rsquo;s biggest distributor of SunTech solar panels used in the Sde Bok and Hatzerim solar fields in the Naqab (Negev) region. Sde Boker and Hatzerim fields generate 5 MW and 6 MW in electricity capacity (respectively), developed by a 20 million USD joint partnership between SunTech and Shikun &amp;amp; Binui.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Italian manufacturer of cranes.
-[...1 lines deleted...]
-</t>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
@@ -1201,51 +1208,54 @@
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
@@ -1358,53 +1368,50 @@
     <t xml:space="preserve">Growers and distributors of herbs and organic herbs.
 The company&amp;#39;s farm is located in the settlement of Mehola in the occupied Jordan Valley. The company also hold shares in Arava Export Growers.
 </t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Kedem Hadarim</t>
   </si>
   <si>
     <t xml:space="preserve">A marketer and exporter of organic and non-organic fruits and vegetables.
 During a 2012 field tour, Who Profits documented the presence of the company&amp;rsquo;s boxes in packaging houses in the settlements of Na&amp;rsquo;aran&amp;nbsp;and&amp;nbsp;Tomer&amp;nbsp;settlements in the occupied Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>M.G.A. Energy Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Installs and establishes electricity power stations.
 The company provided its services as an engineering and constructor at the Shadmot Mehola solar field. Shadmot Mehola is an Israeli settlement in northern part of the occupied Jordan Valley. The project started on April 2015, using 10 dunams of Palestinian land and generating 5 MW a year.
 The company also provided its engineering and construction services at the Petza&amp;#39;el solar field. Petza&amp;#39;el is an Israeli settlement in the center of the occupied Jordan Valley in the West Bank. The project generates 630kW of electricity a year.
 </t>
   </si>
   <si>
@@ -2463,51 +2470,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I103"/>
+  <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2740,2707 +2747,2736 @@
       </c>
       <c r="E9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I10" s="0"/>
+        <v>23</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I11" s="0" t="s">
         <v>61</v>
       </c>
+      <c r="I11" s="0"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H12" s="0"/>
+      <c r="H12" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>79</v>
-      </c>
-[...5 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="0"/>
+      <c r="I16" s="0" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="F17" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="H17" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="I18" s="0" t="s">
         <v>95</v>
-      </c>
-[...8 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="0"/>
+      <c r="H20" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="G22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="0"/>
+      <c r="H22" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>28</v>
+        <v>120</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I26" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="H27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F29" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="G29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="0" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="H30" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="F31" s="0" t="s">
+      <c r="G31" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H32" s="0"/>
+        <v>93</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>87</v>
+        <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="0" t="s">
-        <v>19</v>
+        <v>90</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>149</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>150</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>84</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>152</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>29</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E37" s="0" t="s">
+      <c r="F37" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>107</v>
+        <v>150</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="I40" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="H40" s="0"/>
+      <c r="I40" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>167</v>
+        <v>110</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I41" s="0"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>63</v>
+        <v>108</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>53</v>
+        <v>170</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>170</v>
+        <v>39</v>
       </c>
       <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="I43" s="0"/>
+        <v>173</v>
+      </c>
+      <c r="H43" s="0"/>
+      <c r="I43" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>175</v>
+        <v>22</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I44" s="0"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F45" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="G45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H45" s="0" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>180</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>28</v>
+        <v>181</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>181</v>
+        <v>73</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>29</v>
+        <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F47" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="G47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H47" s="0" t="s">
-        <v>185</v>
+        <v>61</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="0" t="s">
+      <c r="F48" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="F48" s="0" t="s">
+      <c r="G48" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H48" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G48" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D49" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="0" t="s">
-        <v>193</v>
+        <v>39</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>194</v>
+        <v>54</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F50" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="0" t="s">
+      <c r="G50" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="E50" s="0" t="s">
+      <c r="H50" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I50" s="0" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>93</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="D52" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="E52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="0" t="s">
+      <c r="H53" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I53" s="0" t="s">
         <v>208</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>142</v>
+        <v>210</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>212</v>
+        <v>184</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>215</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>69</v>
+        <v>216</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I55" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="I55" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>18</v>
+        <v>148</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>217</v>
+        <v>26</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>219</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I56" s="0"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>19</v>
+        <v>221</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="G57" s="0"/>
+        <v>223</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>93</v>
+      </c>
       <c r="H57" s="0" t="s">
-        <v>23</v>
+        <v>188</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="G58" s="0"/>
       <c r="H58" s="0" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>225</v>
+        <v>18</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>226</v>
+        <v>67</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>227</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>228</v>
+        <v>53</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>229</v>
+        <v>22</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E60" s="0" t="s">
+      <c r="F60" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="F60" s="0" t="s">
-[...6 lines deleted...]
-      <c r="I60" s="0"/>
+      <c r="H60" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>233</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>192</v>
+        <v>53</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>235</v>
+        <v>22</v>
       </c>
       <c r="H61" s="0"/>
-      <c r="I61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I61" s="0"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="D62" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E62" s="0" t="s">
+      <c r="F62" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="G62" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="F62" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="F63" s="0" t="s">
+      <c r="G63" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="G63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H63" s="0" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>246</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>230</v>
+        <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>248</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>249</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>250</v>
+        <v>77</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>16</v>
+        <v>233</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E66" s="0" t="s">
+      <c r="F66" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="F66" s="0" t="s">
+      <c r="G66" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="G66" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H66" s="0"/>
+      <c r="H66" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>256</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
-        <v>259</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="G68" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="0" t="s">
+      <c r="H68" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="F68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I68" s="0" t="s">
-        <v>76</v>
+        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>263</v>
+        <v>19</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>265</v>
+        <v>57</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D70" s="0" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>268</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>269</v>
+        <v>22</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>194</v>
+        <v>23</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="F71" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="F71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="0" t="s">
-        <v>22</v>
+        <v>272</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>57</v>
+        <v>197</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>29</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>36</v>
+        <v>145</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>276</v>
+        <v>28</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>190</v>
+        <v>19</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>279</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I74" s="0"/>
+        <v>23</v>
+      </c>
+      <c r="I74" s="0" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="E75" s="0" t="s">
+      <c r="F75" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="F75" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" s="0" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I75" s="0"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>285</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>228</v>
+        <v>53</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>111</v>
+        <v>28</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="H78" s="0"/>
+        <v>178</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I78" s="0" t="s">
-        <v>290</v>
+        <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>190</v>
+        <v>19</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>246</v>
+        <v>114</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>19</v>
+        <v>193</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>295</v>
+        <v>249</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="H80" s="0"/>
       <c r="I80" s="0" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>296</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>297</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>28</v>
+        <v>298</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>299</v>
+        <v>19</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>300</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>117</v>
+        <v>28</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>301</v>
+        <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D83" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="E83" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="D83" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I83" s="0" t="s">
         <v>304</v>
-      </c>
-[...10 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F84" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="C84" s="0" t="s">
+      <c r="G84" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="D84" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E84" s="0" t="s">
+      <c r="H84" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>311</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>18</v>
+        <v>312</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>315</v>
+        <v>21</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>316</v>
+        <v>22</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="C87" s="0" t="s">
+      <c r="F87" s="0" t="s">
         <v>318</v>
       </c>
-      <c r="D87" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="0" t="s">
+      <c r="G87" s="0" t="s">
         <v>319</v>
       </c>
-      <c r="F87" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H87" s="0" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>16</v>
+        <v>208</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>145</v>
+        <v>321</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>19</v>
+        <v>193</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>192</v>
+        <v>57</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>235</v>
+        <v>73</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>323</v>
+        <v>148</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>246</v>
+        <v>195</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>69</v>
+        <v>238</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="C90" s="0" t="s">
         <v>326</v>
       </c>
-      <c r="C90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" s="0" t="s">
-        <v>87</v>
+        <v>327</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>328</v>
+        <v>249</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>329</v>
       </c>
       <c r="C91" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="D91" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E91" s="0" t="s">
+      <c r="F91" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="F91" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G91" s="0" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>18</v>
+        <v>333</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>32</v>
+        <v>195</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>142</v>
+        <v>18</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>335</v>
+        <v>19</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>336</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>228</v>
+        <v>32</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>337</v>
+        <v>111</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>339</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H94" s="0"/>
+        <v>340</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>233</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>19</v>
+        <v>108</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>295</v>
+        <v>53</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>330</v>
+        <v>18</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>344</v>
+        <v>298</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>301</v>
+        <v>104</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>345</v>
       </c>
       <c r="C97" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="D97" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="0" t="s">
+      <c r="F97" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="F97" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G97" s="0" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C98" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="C98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" s="0" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>53</v>
+        <v>351</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H98" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="I98" s="0" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>330</v>
+        <v>18</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>352</v>
+        <v>67</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>354</v>
+        <v>53</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
-        <v>230</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E100" s="0" t="s">
+      <c r="F100" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="F100" s="0" t="s">
+      <c r="G100" s="0" t="s">
         <v>358</v>
       </c>
-      <c r="G100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H100" s="0" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>361</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>170</v>
+        <v>39</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>362</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>344</v>
+        <v>364</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>14</v>
+        <v>173</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>53</v>
+        <v>347</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I103" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="0">
+        <v>103</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I104" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>