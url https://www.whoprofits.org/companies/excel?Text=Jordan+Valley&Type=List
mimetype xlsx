--- v1 (2026-07-05)
+++ v2 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="374">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -249,50 +249,68 @@
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Amir Marketing and Investments in Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company that supplies, imports and markets agricultural products, and manufactures food blends for Farm animals. The company also owns real estate assets.
 The company operates branches in the settlements of Tomer and Na&amp;#39;ama in the Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>$100M-$250M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Jordan Valley, West Bank</t>
   </si>
   <si>
     <t>Avniv</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
@@ -319,161 +337,60 @@
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Cafe Cafe</t>
   </si>
   <si>
     <t xml:space="preserve">A chain of Caf&amp;eacute;- restaurants
@@ -561,53 +478,50 @@
     <t xml:space="preserve">A private Israeli company specializing in the development, management and operation of waste recycling plants.
 Compost Or operates the largest Israeli sewage sludge treatment site, located next to Masu&amp;rsquo;a settlement in the Jordan Valley in the occupied West Bank. The site is one of several Israeli waste management facilities in the West Bank and is used for treatment and landfilling of various types of waste and contaminated soils. Some of the waste is then turned into compost and agricultural fertilizers that are sold to farmers.
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Dan Pri Export and International Trade</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce to Russia.
 The company&amp;rsquo;s boxes were spotted in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the Jordan Valley, the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Deshen Hatzafon – Production and Marketing of Fertilizer</t>
   </si>
   <si>
@@ -990,150 +904,54 @@
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...98 lines deleted...]
-    <t>$5B-$10B</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>HaShomrim Guarding and Security Group Company (S.B. Shmira Ubitahon)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security company.
 The company operates the Allenby border crossing in the occupied Jordan valley for the Israel Airports Authority (IAA) and regulates the movement of people and goods between the West Bank and Jordan.
 Additionally, the company provides various security services to the Israeli Ministry of Defense. It protects the Israel army&amp;rsquo;s headquarters and Ministry of Defense installations including escorting senior Ministry and security figures in the &amp;ldquo;seam zone&amp;rdquo;. The company also provides overall logistical support to the Israeli Prime Minister&amp;rsquo;s protection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Herrenknecht</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Herrenknecht is a supplier of technology solutions in mechanized tunneling for tunnel infrastructure, as well as for underground energy sources and raw materials extraction.
 In 2019, the company&amp;rsquo;s products were documented by Who Profits in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian village of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over Palestinians` water supply, while exploiting Palestinians natural resources. Read more on the bypass pipe line in our update In the Pipeline: Israeli Bypass Water Project in the Jordan Valley.
 In 2011, Herrenknecht supplied 3 TBM&amp;rsquo;s (Tunnel Boring Machines) for the excavation of tunnel No. 1 (section B) and tunnel No. 3 (section C) of the Tel Aviv-Jerusalem fast train (A1 train).
 The Herrenknecht TBM&amp;rsquo;s were costume made for the specific type of land in which the tunnels are located. Thus, the company is well aware that their machines are used for mining in occupied Palestinian land.
 The TBM is a massive scale machine used to excavate tunnels. The machine operates as an independent work unit, which includes a control room inside the machine.
@@ -1208,89 +1026,95 @@
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Israel Discount Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -1331,50 +1155,53 @@
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
     <t>Joe Gourmet Coffee</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops.
 Joe Gourmet Coffee holds branches in Delek gas stations and Menta convenience stores across the occupied West Bank and East Jerusalem.
 The company offers services in Gush Etzion settlement and Gal Habiqa station, occupied Jordan Valley. It also offers services at the Mikhmas junction, occupied West Bank. In occupied Jerusalem, the Caf&amp;eacute;&amp;#39;s branches can be found in the settlement neighborhoods of French Hill and Neve Yaakov, Givat Ze&amp;#39;ev settlement and the Mishor Adumim settlement industrial zone.
 </t>
   </si>
   <si>
     <t>Jordan River Herbs</t>
   </si>
   <si>
     <t xml:space="preserve">Growers and distributors of herbs and organic herbs.
 The company&amp;#39;s farm is located in the settlement of Mehola in the occupied Jordan Valley. The company also hold shares in Arava Export Growers.
 </t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
@@ -1432,80 +1259,51 @@
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Meshek Achiya (Achiyah Farm) </t>
   </si>
   <si>
     <t>A private Israeli wine and olive oil producer and marketer, based in the settlement of Shiloh in the occupied West Bank. The company also produces and markets olives, tahini, honey, crackers, spices, and more.&amp;nbsp;Meshek Achiya has two registered companies under the same ownership, Eretz Zeit Shemen Muvchar – Meshek Achiya Ltd., which engages in the cultivation, production and marketing of olive oil, and Meshek Achiya Vineyards Ltd., which grows grapes for wine production. &amp;nbsp;The company sells its wines under the name Tene.&amp;nbsp;&amp;nbsp;The company has olive groves spanning 350 dunams and vineyards spanning hundreds of dunams of Palestinian land, and it operates an olive oil press in the Shilo settlement area.&amp;nbsp;The farm’s olive oil is labeled "Made in Israel”.&amp;nbsp;Meshek Achiya was established in 2003 in the illegal Achiya outpost located east of the settlement of Shiloh on hundreds of dunams of agricultural land belonging to the residents of the Palestinian villages of Jalud and Qaryut. Meshek Achiya grows olives on private Palestinian lands and lands that some were declared state lands that settlers and the army have prevented Palestinians from entering to cultivate.&amp;nbsp;The Achiya outpost was established in the late 1990s and as early as 2009, evacuation orders were issued by the Civil Administration to prevent the illegal cultivation of the land, but the orders have not been implemented.Between 2014 and 2022, the farm received from the Israeli Government Water Authority an annual allocation of almost 100,000 cubic meters of water, making it one of the largest users of water for settlement agricultural purposes in the entire West Bank.&amp;nbsp;In January 2017, Palestinians from the Jalud area filed the Israeli court a petition claiming that their lands are being illegally cultivated by settlers who expelled them from there, including 177 dunams of privately owned Palestinian land cultivated by the Meshek Achiya, belonging to the Khatib and Fawzi Ibrahim families.&amp;nbsp;In May 2021, the High Court ordered the Civil Administration to evacuate the lands illegally cultivated by the settlers' farm. In October 2021, the Israeli Ministry of Defense reached an agreement with the settlers, according to which they would evacuate the area themselves, and in return, the state would provide them with alternative land to which their olive trees would be relocated.&amp;nbsp;In September 2023, the government granted the company an area of 159 dunams north of the settlement of Kohav Hashachar in the northern West Bank, in an area that is not part of the settlement's jurisdiction, for field crops on a lease without an agreement. (Government Subcommittee Decision No. 1089 from September 2023, updated February 2024). The factory moved from the outpost to the settlement of Shiloh.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, the Israeli Ministry of Defense purchased olive oil from the company.&amp;nbsp;Collaboration with Ariel UniversityIn 2018, Ariel University collaborated with Meshek Achiya in a conference held with the Research and Development of Judea and Samaria and the Jordan Valley association, which took place on a 40-dunam plot belonging to the Khatib family from the village of Qaryut, which was invaded by the settlers' farm in 2007.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
@@ -1520,149 +1318,54 @@
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
-    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Mor Hasharon Fruit (Sharon Fruit)</t>
   </si>
   <si>
     <t>Israel, South Africa</t>
   </si>
   <si>
     <t xml:space="preserve">A marketer and exporter of agricultural produce.
 In 2012, Who Profits documented the presence of the company boxes in a packaging house in Na&amp;rsquo;aran&amp;nbsp;settlement, Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
@@ -1777,50 +1480,53 @@
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
   <si>
     <t>Ral Electric Holdings (formerly: Adir Electric Boards)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in electric boards and the installation of electric systems.
 The company provided electric systems to checkpoints in the Jordan Valley in the occupied West Bank and security lighting in the settlement of Ariel in the West Bank. The company also carried out lighting works in the Neot Golan settlement in the occupied Syrian Golan.
 The company constructed three transformer stations for Natuf Quarries in the occupied West Bank. The quarry, operated by Shapir Engineering, is located on land belonging to the Palestinian villages of Shuqba, Qibya, Ni&amp;#39;lin and Shabtin.
 The company has also carried out projects for Golan Heights Winery and Perot Hagolan (Golan Fruits), exporters of wine and agricultural goods (respectively) produced in the occupied Syrian Golan.
 The company has several projects with the Israeli Ministry of Defense, including in the Re&amp;#39;im Camp, which houses the Israeli military&amp;#39;s Gaza Division.
 </t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Refu Elektronik</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer and provider of hybrid power solutions.
 Through its business unit REFUsol the company develops and sells solar inverters for Photovoltaic (PV) systems.
 Heaps of the company&amp;#39;s solar panels were documented in the solar field of Netiv Hagdud, an Israeli illegal settlement in the occupied Jordan Valley, during a 2016 Who Profits field tour.&amp;nbsp;Upon completion, Netiv Hagdud solar field will produce 4 megawatts of electricity, enough to power about 600 Western-style Israeli homes. The field takes 50 Dunams of Palestinian land.
 </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
@@ -2470,51 +2176,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I104"/>
+  <dimension ref="A1:I106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2806,2677 +2512,2733 @@
       <c r="E11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I11" s="0"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H13" s="0"/>
+      <c r="H13" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>79</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>84</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="H18" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>19</v>
+        <v>102</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H21" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>84</v>
+      </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="H23" s="0"/>
+        <v>116</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I23" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>120</v>
+        <v>21</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>28</v>
+        <v>124</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I27" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>134</v>
+        <v>28</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>135</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>136</v>
+        <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F31" s="0" t="s">
+      <c r="G31" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="G31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="0" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>19</v>
+        <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H33" s="0"/>
+        <v>98</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>150</v>
+        <v>53</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>36</v>
+        <v>152</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>87</v>
+        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>28</v>
+        <v>157</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>158</v>
+        <v>28</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I37" s="0" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>28</v>
+        <v>162</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>150</v>
+        <v>53</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="H40" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="I41" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="H41" s="0"/>
+      <c r="I41" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>170</v>
+        <v>115</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I42" s="0"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>67</v>
+        <v>113</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>53</v>
+        <v>174</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>173</v>
+        <v>39</v>
       </c>
       <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="I44" s="0"/>
+        <v>177</v>
+      </c>
+      <c r="H44" s="0"/>
+      <c r="I44" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>178</v>
+        <v>22</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I45" s="0"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>181</v>
+        <v>78</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>73</v>
+        <v>182</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>28</v>
+        <v>185</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>184</v>
+        <v>79</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>77</v>
+        <v>188</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>188</v>
+        <v>61</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>191</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D50" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="0" t="s">
-        <v>196</v>
+        <v>39</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>197</v>
+        <v>54</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F51" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="0" t="s">
+      <c r="G51" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E51" s="0" t="s">
+      <c r="H51" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I51" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>19</v>
+        <v>202</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H52" s="0"/>
+        <v>98</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>99</v>
+        <v>21</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>208</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="C54" s="0" t="s">
+      <c r="F54" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G54" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="D54" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E54" s="0" t="s">
+      <c r="H54" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I54" s="0" t="s">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C55" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>215</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>216</v>
+        <v>188</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I56" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="F56" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I56" s="0"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="0" t="s">
+      <c r="F57" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="E57" s="0" t="s">
+      <c r="G57" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="F57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H57" s="0" t="s">
-        <v>188</v>
+        <v>45</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E58" s="0" t="s">
+      <c r="F58" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="0"/>
+      <c r="G58" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="H58" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I58" s="0"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>227</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>53</v>
+        <v>228</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>34</v>
+        <v>229</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>229</v>
+        <v>18</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>230</v>
+        <v>19</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="G60" s="0"/>
       <c r="H60" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>233</v>
+        <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H61" s="0"/>
-      <c r="I61" s="0"/>
+      <c r="H61" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I61" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>195</v>
+        <v>57</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="H62" s="0"/>
+      <c r="H62" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>240</v>
+        <v>18</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>243</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H63" s="0"/>
+      <c r="I63" s="0"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="G64" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E65" s="0" t="s">
+      <c r="F65" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="F65" s="0" t="s">
+      <c r="G65" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="G65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H65" s="0" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>233</v>
+        <v>41</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>252</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>253</v>
+        <v>22</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F67" s="0" t="s">
-        <v>256</v>
+        <v>215</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H67" s="0"/>
+        <v>83</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>239</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="F68" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="0" t="s">
+      <c r="G68" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="F68" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H68" s="0" t="s">
-        <v>261</v>
+        <v>45</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>262</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>19</v>
+        <v>73</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>57</v>
+        <v>261</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="G70" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="0" t="s">
+      <c r="H70" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I70" s="0" t="s">
-        <v>16</v>
+        <v>218</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>271</v>
+        <v>57</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>272</v>
+        <v>83</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>197</v>
+        <v>84</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>208</v>
+        <v>67</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>19</v>
+        <v>270</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>28</v>
+        <v>272</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F73" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E73" s="0" t="s">
+      <c r="G73" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="F73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H73" s="0" t="s">
-        <v>78</v>
+        <v>200</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>29</v>
+        <v>211</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>36</v>
+        <v>149</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>279</v>
+        <v>28</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F75" s="0" t="s">
-        <v>282</v>
+        <v>28</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I75" s="0"/>
+        <v>84</v>
+      </c>
+      <c r="I75" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F76" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G76" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>286</v>
+        <v>92</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>57</v>
+        <v>286</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I77" s="0"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E78" s="0" t="s">
+      <c r="F78" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I78" s="0" t="s">
         <v>290</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>19</v>
+        <v>202</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>114</v>
+        <v>57</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
-        <v>293</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>249</v>
+        <v>28</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="H80" s="0"/>
+        <v>182</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="C81" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F81" s="0" t="s">
-        <v>298</v>
+        <v>65</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>79</v>
+        <v>297</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E82" s="0" t="s">
+      <c r="F82" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="F82" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G82" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="H82" s="0"/>
       <c r="I82" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>18</v>
+        <v>149</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="F83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G83" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
-        <v>304</v>
+        <v>67</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F84" s="0" t="s">
-        <v>308</v>
+        <v>28</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>309</v>
+        <v>22</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>310</v>
+        <v>61</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>293</v>
+        <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>312</v>
+        <v>18</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>19</v>
+        <v>307</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>28</v>
+        <v>124</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H85" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>309</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="G86" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="C86" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E86" s="0" t="s">
+      <c r="H86" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="F86" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>318</v>
+        <v>28</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>319</v>
+        <v>22</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>208</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="C88" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F89" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="C89" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E89" s="0" t="s">
+      <c r="G89" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="F89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H89" s="0" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>326</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>249</v>
+        <v>57</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>329</v>
       </c>
-      <c r="C91" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F91" s="0" t="s">
-        <v>331</v>
+        <v>198</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>39</v>
+        <v>244</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="C92" s="0" t="s">
+      <c r="E92" s="0" t="s">
         <v>333</v>
       </c>
-      <c r="D92" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>195</v>
+        <v>300</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="C93" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E93" s="0" t="s">
+      <c r="F93" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="F93" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G93" s="0" t="s">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>145</v>
+        <v>338</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>338</v>
+        <v>26</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>339</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>57</v>
+        <v>198</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>340</v>
+        <v>79</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>233</v>
+        <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="C95" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H95" s="0"/>
+        <v>116</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I95" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="D96" s="0" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>344</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>298</v>
+        <v>57</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="H96" s="0"/>
+        <v>345</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I96" s="0" t="s">
-        <v>104</v>
+        <v>239</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>333</v>
+        <v>18</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>347</v>
+        <v>53</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H97" s="0"/>
       <c r="I97" s="0" t="s">
-        <v>304</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C98" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="D98" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>351</v>
+        <v>303</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H98" s="0"/>
       <c r="I98" s="0" t="s">
-        <v>293</v>
+        <v>109</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H99" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I99" s="0" t="s">
-        <v>16</v>
+        <v>309</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C100" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E100" s="0" t="s">
+      <c r="F100" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="F100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G100" s="0" t="s">
-        <v>358</v>
+        <v>33</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>233</v>
+        <v>297</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>361</v>
+        <v>53</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F102" s="0" t="s">
         <v>362</v>
       </c>
-      <c r="C102" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E102" s="0" t="s">
+      <c r="G102" s="0" t="s">
         <v>363</v>
       </c>
-      <c r="F102" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H102" s="0" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>104</v>
+        <v>239</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E103" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E103" s="0" t="s">
+      <c r="F103" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="F103" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G103" s="0" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>368</v>
       </c>
       <c r="F104" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="0">
+        <v>104</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="0">
+        <v>105</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="F106" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G104" s="0" t="s">
+      <c r="G106" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H104" s="0" t="s">
+      <c r="H106" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="I104" s="0" t="s">
+      <c r="I106" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>