--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -554,112 +554,51 @@
 The company is located in the settlement of Tomer in the Jordan Valley in the occupied West Bank and provides transport services for agricultural products from the occupied Jordan Valley into Israel.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Enerpoint Israel</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides consultancy, marketing, planning and construction services for solar systems.
 In collaboration with Green is Us, the company constructed the first solar farm in the occupied Palestinian territory. The solar farm is located in Netiv Hagdud settlement in Jordan Valley in the occupied West Bank. The Farm stretches over 50 dunams of land, and is worth NIS 250 million.
 Enerpoint Israel is also Israel&amp;rsquo;s biggest distributor of SunTech solar panels used in the Sde Bok and Hatzerim solar fields in the Naqab (Negev) region. Sde Boker and Hatzerim fields generate 5 MW and 6 MW in electricity capacity (respectively), developed by a 20 million USD joint partnership between SunTech and Shikun &amp;amp; Binui.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>