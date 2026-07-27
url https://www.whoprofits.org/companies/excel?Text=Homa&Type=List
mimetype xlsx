--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -195,50 +195,65 @@
 Today the company is marketing its three main projects, all of which are located in Ma&amp;#39;ale Adumim. The projects are: Ma&amp;#39;aleh Hadar project, over 30 buildings taking up 18,200 square meters, Hadar boutique project, a high rise building with 17 housing units, and Medoragi Hadar a construction project that includes 10 buildings with 60 housing units, taking up over 6,000 square meters.
 The executing contractor of several projects in Ma&amp;#39;aleh Adumim is another full subsidiary of the group:&amp;nbsp;Mitzpor Adumim. The construction projects are funded by&amp;nbsp;Bank Leumi&amp;nbsp;and Mizrahi Tefahot Bank in&amp;nbsp;accompaniment agreements&amp;nbsp;given to&amp;nbsp;Mitzpor Adumim. In 2015, Mizrahi Bank and Bank Leumi provided the group of Mitzpor Adumim with financial support that reached 51 million NIS (18 million NIS from Bank Leumi and 33 million NIS from Mizrahi Bank).
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Avisror Moshe &amp; Sons</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
@@ -812,53 +827,50 @@
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -1759,51 +1771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I59"/>
+  <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2008,1491 +2020,1518 @@
       <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I26" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I27" s="0"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H28" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="I28" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H30" s="0"/>
+        <v>39</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>122</v>
+      </c>
       <c r="I30" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>125</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="G32" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="H32" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="I32" s="0" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="0" t="s">
+      <c r="E33" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F33" s="0" t="s">
+      <c r="H33" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>13</v>
+        <v>139</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H34" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I34" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I37" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>151</v>
+        <v>34</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G41" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="I41" s="0" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E42" s="0" t="s">
+      <c r="F42" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="F42" s="0" t="s">
+      <c r="G42" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="G42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H42" s="0" t="s">
-        <v>51</v>
+        <v>160</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>161</v>
+        <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>31</v>
+        <v>163</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="H44" s="0"/>
+      <c r="H44" s="0" t="s">
+        <v>122</v>
+      </c>
       <c r="I44" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>13</v>
+        <v>171</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>13</v>
+        <v>139</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>11</v>
+        <v>175</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>179</v>
+        <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>180</v>
+        <v>14</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>13</v>
+        <v>183</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>187</v>
+        <v>14</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>191</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>171</v>
+        <v>193</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>194</v>
+        <v>91</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>195</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>44</v>
+        <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="H56" s="0"/>
+      <c r="H56" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I56" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>11</v>
+        <v>201</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>204</v>
+        <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="0">
+        <v>59</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C60" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D59" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F59" s="0" t="s">
+      <c r="D60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="G59" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I59" s="0" t="s">
+      <c r="G60" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I60" s="0" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>