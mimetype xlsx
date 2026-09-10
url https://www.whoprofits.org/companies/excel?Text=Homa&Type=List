--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -226,206 +226,57 @@
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Avisror Moshe &amp; Sons</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...34 lines deleted...]
-  <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
-  </si>
-[...111 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Ben Security</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of technological and physical security services.
 The company provides security services to settlements in the occupied West Bank and East Jerusalem.
 In 2018, the company won a tender for the provision of security and patrolling services in educational facilities in the settlement of Alfei Menashe in the West Bank. The company also provides guarding services in the settlements of Adam &amp;ndash; Geva Binyamin, Ma&amp;rsquo;ale Efraim and Masua in the West Bank.
 The company also provides guarding services to educational facilities in the settlement neighborhoods of Gilo and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
@@ -441,50 +292,53 @@
 The company is involved in several construction projects in settlement neighborhoods in occupied East Jerusalem, including 128 housing units in the French Hill, 122 housing units in Har Homa and 32 housing units in Pisgat Ze&amp;#39;ev.
 In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank.
 The subsidiary Yael Hill Ltd was involved in the plan to build &amp;quot;Givat Yael&amp;quot; settlement on the lands of the Palestinian village Al-Walajah in the occupied West Bank, which will include building 14,000 housing units.
 The subsidiary Somwood Constructions, is involved in building 300 housing units in the settlement Neighborhood French Hill in East Jerusalem.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t>Dalia Eliaspor Building Contracting Co. 1972</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved in construction projects in the following settlements in occupied East
 Jerusalem: in 2018, it was involved in the construction of 200 housing units in Ramat Shlomo.
 Additionally, it was involved in the construction of 36 housing units in Gilo, and projects in Har
 Homa and Pisgat Ze&amp;rsquo;ev.
 In 2018, the company won a tender for the construction of 44 housing units in the settlement of
 Maaleh Adumim. Additionally, the company was involved in the construction of 24 housing
 units in Givat Ze&amp;rsquo;ev, both located in the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus, Dan Public Transportation Company, and the Spanish infrastructure company COMSA.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
@@ -493,157 +347,99 @@
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 The company has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem. These include the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the &amp;quot;Green Park&amp;quot; neighborhood in the settlement of Modi&amp;#39;in Illit, and the &amp;quot;Nofei Hasela&amp;quot; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 In January 2020, the company won a tender through its fully owned subsidiary Cebus Rimon, to supply and install prefabricated transformer rooms in the settlement of Modi&amp;rsquo;in Illit in the West Bank.
 In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.
 The company also built a commercial complex for Rami Levy in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.
 The company built residential student dormitories in East Jerusalem for the Hebrew University of Jerusalem in partnership with Minrav Group. The residential complex includes 9 buildings and can accommodate 1,600 students.
 The company&amp;rsquo;s subsidiary, Cebus Rimon, was also involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train see Who Profits Update Crossing the Line.
 Services for the Israeli military 
 Gaza
 In 2017, the company won three tenders for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza for NIS 770 million. The tender includes the construction of three sections of a wall using the hydromill method for a total length of approximately 16.8 km as part of the tender published by the Ministry of Defense.
 As part of the works, the company&amp;rsquo;s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company&amp;#39;s employees attacked protesters who demonstrated near the work site near the border with Gaza.
 Israeli military Intelligence Campus 
 The company carried out the construction of the Israeli military&amp;rsquo;s Intelligence campus (Kiryat Hatikshuv) in the Naqab, through its partnership with the construction contractor for the planning and construction work in the ICT campus together with the Israeli company Shikun &amp;amp; Binui. The work included the construction of all-purpose buildings on 173,000 square meters for the corps. The military ICT campus is part of the Israeli Ministry of Defense relocation plan of the military technology units including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab region. In June 2023, the company sold all its rights in Kidmat HaNegev ICT general partnership to Shikun &amp;amp; Binui.
 Camp Ariel Sharon
 The company carried out construction work in Camp Ariel Sharon, also called the &amp;ldquo;City of Training Bases&amp;rdquo; (Ir HaBahadim). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.
 Services for the Israeli Police
 The company constructed the Tel Aviv District Police Headquarters office building.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>David Ackerstein Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of management, planning and supervisory services in civil engineering, transportation, construction and infrastructure projects.
 David Ackerstein Ltd. is involved in the Jerusalem light rail project, which connects settlements in East Jerusalem to West Jerusalem. It provides planning services for infrastructure relocation in the extension of the Red Line from Pisgat Ze&amp;#39;ev to Neve Yaakov, both settlement neighborhoods in northern East Jerusalem. The company previously provided civil engineering and infrastructure consulting services in the construction of the Red Line, including management of BOT (Build-Operate-Transfer) tenders and advancing planning for the light rail, depot and parking. The company participated in the infrastructure relocation and electricity and development works near the Tzahal Square tunnel along the light rail&amp;#39;s first route. It provides ongoing consulting, planning and supervisory services for the Jerusalem mass transit project.
 The company managed several roads infrastructure projects in East Jerusalem, including road improvements in section 3 of Highway 50 in southwest East Jerusalem and the regulation of arterial roads in Silwan, a Palestinian neighborhood that has been the target of intensive Judaization efforts. It also managed roads safety projects on Route 5066, Route 90 and Route 35 that serve settlements in the occupied West Bank.
 David Ackerstein carried out restoration, development and conservation projects in the Old City in East Jerusalem, including the entrance to Jaffa Gate, El-Wad St. in the Muslim Quarter and the Armenian Patriarchy St. in the Armenian Quarter.
 The company managed the Park &amp;amp; Ride in the Pisgat Ze&amp;#39;ev settlement and a project in the Atarot B Industrial Zone.
 It provided the Israel Electric Corporation with planning, management and supervisory services for electricity infrastructure projects, including in a substation in the Har Homa settlement neighborhood in East Jerusalem. Work included infrastructure works, construction and large scale horizontal drilling.
 The company also works with local and regional councils in the West Bank. It managed a project in the sewage treatment plant in the Beit Aryeh settlement as well as infrastructure and residential development projects in the settlement, and was involved in the installation of water pipes in the settlement of Har Adar.
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Dona Engineering and Construction</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that initiates and carries out housing projects in settlements in the occupied Palestinian territory.
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Euro Israel (I.S.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in a construction project in Naveh Yaacov settlement neighborhood in East Jerusalem, a project accompanied by Mizrahi Tefahot bank. The company is involved in other construction projects in Pisgat Ze&amp;#39;ev and Har Homa settlement neighborhoods in East Jerusalem. The projects in Har Homa include housing units and a commercial center. The project in Pisgat Zeev is also accompanied by Mizrahi Tefahot Bank, The company acquired an area of 4,749 m&amp;sup2; for NIS 10.6 million, with development expenses of NIS 19.49 million. Under the tender that the company won on 24 April 2013, the company is building 122 housing units in the settlement neighborhood. The project is built according to Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;rsquo;ev North to the southwest.
 In the occupied West Bank, the company is involved in construction projects in the settlements of Ariel and Givat Ze&amp;#39;ev.
 In Ariel, the project, accompanied by Mizrahi Tefahot Bank, was built according to a tender awarded to the company on 21 March 2012, to build 32 housing units on an area of 3,562 m&amp;sup2; in the settlement for NIS 226,000, with development expenses of NIS 1.85 million. The project was built in the framework of Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages of Salfit and Marda.
 </t>
   </si>
   <si>
     <t>Hagihon Company Ltd. – Jerusalem Area's Water and Wastewater Utility</t>
   </si>
   <si>
     <t xml:space="preserve">Hagihon provides wastewater management to illegal Israeli settlements, appropriates Palestinian wastewater and natural resources, and handles water infrastructure across occupied East Jerusalem. The company is involved in several Israeli high national priority projects including the Kedron Stream restoration project and the construction and expansion of the Jerusalem Light Rail.
@@ -696,147 +492,54 @@
   </si>
   <si>
     <t xml:space="preserve">a private Israeli company specialized in planning and carrying out drilling projects.&amp;nbsp;
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
@@ -1024,143 +727,51 @@
 A 2019 court case was filed against the company for applying a discriminatory policy against Palestinians seeking to rent/purchase properties developed by the company shows the company also has a discriminatory policy against Palestinian tenants.
 </t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mishab Building and Development</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Mordechai Aviv Construction Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company.
 The company constructs several housing projects in settlements in the West Bank, including Ma&amp;#39;ale Adumim and Pisgat Ze&amp;#39;ev, and in the settlement neighborhoods of Jerusalem including Homat Shmuel (Har Homa), Givat Ze&amp;#39;ev and Talpiot East.
 The company owns factories for the manufacturing and processing of building materials, a garage and a warehouse on a 7.5 dunam plot in its possession in the&amp;nbsp;Atarot Industrial Zone, which is a settlement in the occupied Palestinian territory.&amp;nbsp;The company&amp;#39;s real estate asset in the occupied Palestinian land of Atarot has generated 1 million NIS in 2013 alone. The land is in full ownership of the company until 2023 and it is subject to renewal of ownership vis-&amp;agrave;-vis the Israeli land Adminstraion for another 49 years.
 In addition, the company has constructed Ma&amp;#39;aleh Adumim City Hall, and owned Adumim Mall, Ma&amp;#39;ale Adumim&amp;#39;s shopping mall, until March 2006.
 </t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
@@ -1179,50 +790,53 @@
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Rotshtein Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli construction and real estate company. The company was responsible for the construction of Israeli military and governmental facilities, as well as, factories for Israel&amp;rsquo;s aerospace industries and IMI (Israel Military Industries).
 The company is involved in a construction project in Givat Ze&amp;#39;ev settlement in occupied West Bank.
 The company is also involved in construction projects in Har Homa, Gilo, Neve Yaacov and The French Hill settlements in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
@@ -1771,51 +1385,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I60"/>
+  <dimension ref="A1:I58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2073,1465 +1687,1409 @@
       </c>
       <c r="E10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H11" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="I11" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>80</v>
-      </c>
-[...17 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>69</v>
+      </c>
       <c r="I20" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="G23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>101</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I25" s="0"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="I27" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H27" s="0"/>
+      <c r="I27" s="0" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>33</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="H30" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="0" t="s">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>126</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>69</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>49</v>
+        <v>129</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>128</v>
+        <v>55</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>129</v>
+        <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>139</v>
+        <v>83</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H35" s="0"/>
+      <c r="H35" s="0" t="s">
+        <v>69</v>
+      </c>
       <c r="I35" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>73</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>44</v>
+        <v>147</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="H40" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I40" s="0" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>155</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>10</v>
+        <v>157</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>158</v>
+        <v>31</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>159</v>
+        <v>47</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>163</v>
+        <v>31</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H45" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="I45" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F46" s="0" t="s">
-        <v>171</v>
+        <v>131</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H46" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="G49" s="0" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F51" s="0" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>184</v>
+        <v>14</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="F53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H53" s="0" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>198</v>
+        <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>199</v>
+        <v>14</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="0" t="s">
+      <c r="F57" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G57" s="0" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="H57" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>63</v>
+      </c>
       <c r="I57" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
-[...56 lines deleted...]
-      <c r="I60" s="0" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>