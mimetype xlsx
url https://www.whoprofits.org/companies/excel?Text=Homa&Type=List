--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -116,144 +116,122 @@
   <si>
     <t>Agrexco Carmel Agricultural Export Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce, marketing vegetables, fruits, flowers, propagating materials and herbs.
 The company&amp;rsquo;s brand-names include: Carmel, Carmel Bio-Top, Carmel Berry, Coral and Alesia.
 Carmel Agrexco is a private enterprise owned by Ampa Group, a private Israeli holding company owned by Shlomi Fogel and the Nakash brothers. Ampa Group is active in the fields of real estate, finance, agriculture and energy.
 The company was established by the Israeli government in 1956, under the name Agrexco, as a state-owned first Israeli agriculture export company. In 2011, Agrexco entered a formal liquidation process and was acquired by Bickel Group. In 2016, it entered a second liquidation process and was acquired by Ampa.
 In April 2022, Who Profits team documented nine of the company&amp;rsquo;s packing houses in four settlements in the Jordan Valley: three Herbs packhouses, a packing house of grapes and flowers for export, and a fish packing house in the settlement of Roi; three Herbs packhouses in Mehola; a packing house of cut flowers for export in the settlement of Argaman; and a herbs packhouse in the settlement of Na&amp;rsquo;ama.
 The company&amp;rsquo;s subsidiary Carmel Blueberry grows berries in the occupied Syrian Golan which are marketed by Carmel Agrexco under the brand name Carmel Blueberry. The berries are grown on a 120,000 square-meter farm in the occupied Syrian Golan which produces about 250 tons of fruit per season. The farm was established in full cooperation with Carmel Agrexco and its staff, which integrated advanced agricultural technologies into the farm and developed some of its berry varieties.
 According to an interview with the company&amp;rsquo;s co-owner and chairman, Shlomi Fogel, the company&amp;rsquo;s target is to expand to a 1,300,000 square-meters farm.
 In addition, Ampa Real-Estate, a subsidiary of the parent company Ampa Group, built the Ramot Resort Hotel project in Ramot settlement in the Syrian Golan. Ampa Israel, another subsidiary of the Ampa Group, built and marketed two residential projects in the settlement of Sal&amp;rsquo;it in the occupied West Bank as part of an expansion of the settlement.
 For more information about Agrexco&amp;rsquo;s past involvement in the occupation, see Who Profits&amp;rsquo; 2013 update &amp;ldquo;Agrexco Is Back in Business&amp;rdquo; and 2014 in-depth report &amp;ldquo;Made in Israel: Agricultural Export from Occupied Territories&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...21 lines deleted...]
-    <t>Tourism</t>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
-  </si>
-[...16 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Amos Hadar Properties and Investments (Hadar Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A construction and real estate group.
 Its full subsidiary and construction executer, Kir Had, has constructed 11 housing projects in the Ma&amp;#39;ale Adumim settlement in the occupied West Bank, and as of 2010 it is the major constructor of residential construction in Ma&amp;#39;aleh Adumim.&amp;nbsp;In fact from 2011 until today the company has constructed 5 housing projects consisting of 165 housing units in Ma&amp;#39;ale Adomim alone.
 Today the company is marketing its three main projects, all of which are located in Ma&amp;#39;ale Adumim. The projects are: Ma&amp;#39;aleh Hadar project, over 30 buildings taking up 18,200 square meters, Hadar boutique project, a high rise building with 17 housing units, and Medoragi Hadar a construction project that includes 10 buildings with 60 housing units, taking up over 6,000 square meters.
 The executing contractor of several projects in Ma&amp;#39;aleh Adumim is another full subsidiary of the group:&amp;nbsp;Mitzpor Adumim. The construction projects are funded by&amp;nbsp;Bank Leumi&amp;nbsp;and Mizrahi Tefahot Bank in&amp;nbsp;accompaniment agreements&amp;nbsp;given to&amp;nbsp;Mitzpor Adumim. In 2015, Mizrahi Bank and Bank Leumi provided the group of Mitzpor Adumim with financial support that reached 51 million NIS (18 million NIS from Bank Leumi and 33 million NIS from Mizrahi Bank).
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Avisror Moshe &amp; Sons</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
@@ -261,50 +239,68 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of technological and physical security services.
 The company provides security services to settlements in the occupied West Bank and East Jerusalem.
 In 2018, the company won a tender for the provision of security and patrolling services in educational facilities in the settlement of Alfei Menashe in the West Bank. The company also provides guarding services in the settlements of Adam &amp;ndash; Geva Binyamin, Ma&amp;rsquo;ale Efraim and Masua in the West Bank.
 The company also provides guarding services to educational facilities in the settlement neighborhoods of Gilo and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carrefour Israel </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
+    <t>Carrefour Israel, also known as Global Retail C.I. (formerly Yenot Bitan), is a private Israeli company engaged in the food retail sector and operates a chain of supermarkets for the retail sale of food and other consumer products. The company operates stores under the Carrefour brand names (Carrefour City, Carrefour Market, Carrefour Hyper, and La Mercè), and online sales sites under the brand names Carrefour Online, Bitan Online, and Quik.&amp;nbsp;Carrefour FranchiseIn April 2022, the company entered into an exclusive franchise agreement with the French Carrefour Group to operate the Group's supermarkets under the Carrefour brand and for the exclusive use of the brand name and Carrefour's private label in Israel. &amp;nbsp;The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.&amp;nbsp;In February 2024, the first franchise period was extended to an additional 7 years for a total of 27 years with an option for an additional 20 years.Services to SettlementsThe company operates a Carrefour store in a shopping center located outside the Green Line in a “demilitarized zone” in the occupied West Bank in the city of Maccabim (Modi'in-Maccabim-Re'ut). &amp;nbsp;The company also operates Bitan Market stores in the settlements of Alfei Menashe and Ma’ale Adumim in the occupied West Bank.The&amp;nbsp;Carrefour and Bitan online stores provide delivery services to the settlements of Oranit, Sha’arei Tikva, Elkana and Etz Efraim in the occupied West Bank, and to the settlement neighborhoods of Gilo and Har Homa in occupied East Jerusalem.&amp;nbsp;Gaza Captive Food MarketIn December 2025, Carrefour Israel was one of 11 companies that reportedly won a tender from the Israeli Customs Directorate to privatize humanitarian aid to Gaza.&amp;nbsp;The tender allows the winning Israeli food chains, importers, and suppliers to sell food to Gaza with a revenue potential of approximately NIS 800 million per year.&amp;nbsp;Since the beginning of the genocide, Israel has severely restricted the entry of food and prevented international aid organizations from entering the Gaza Strip, creating a captive market for food companies authorized by Israel. The Israeli suppliers charge brokerage fees, and traders in Gaza are also required to pay VAT to the State of Israel, increasing the costs for Palestinians in Gaza amid an ongoing blockade and humanitarian crisis.&amp;nbsp;Services to Israeli Military&amp;nbsp;The company provided food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food and beverages for COGAT for events in the total amount of NIS 9,610. In 2023, the company provided food and beverages for COGAT for a total of NIS 33,705.&amp;nbsp;Ministry of EconomyIn April 2026, the Ministry of Economy and Industry launched a project in which Carrefour Israel was selected to market 100 products at a set price for at least six months, in exchange for a NIS 50 million publicity campaign funded by the ministry.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Food Industry, Service Industry and Retail</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
   <si>
     <t>CIM Lustigman</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli real estate and construction company.
 The company is involved in several construction projects in settlement neighborhoods in occupied East Jerusalem, including 128 housing units in the French Hill, 122 housing units in Har Homa and 32 housing units in Pisgat Ze&amp;#39;ev.
 In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank.
 The subsidiary Yael Hill Ltd was involved in the plan to build &amp;quot;Givat Yael&amp;quot; settlement on the lands of the Palestinian village Al-Walajah in the occupied West Bank, which will include building 14,000 housing units.
 The subsidiary Somwood Constructions, is involved in building 300 housing units in the settlement Neighborhood French Hill in East Jerusalem.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
@@ -314,200 +310,167 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Dalia Eliaspor Building Contracting Co. 1972</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved in construction projects in the following settlements in occupied East
 Jerusalem: in 2018, it was involved in the construction of 200 housing units in Ramat Shlomo.
 Additionally, it was involved in the construction of 36 housing units in Gilo, and projects in Har
 Homa and Pisgat Ze&amp;rsquo;ev.
 In 2018, the company won a tender for the construction of 44 housing units in the settlement of
 Maaleh Adumim. Additionally, the company was involved in the construction of 24 housing
 units in Givat Ze&amp;rsquo;ev, both located in the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...32 lines deleted...]
-    <t>$1B-$5B</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>David Ackerstein Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of management, planning and supervisory services in civil engineering, transportation, construction and infrastructure projects.
 David Ackerstein Ltd. is involved in the Jerusalem light rail project, which connects settlements in East Jerusalem to West Jerusalem. It provides planning services for infrastructure relocation in the extension of the Red Line from Pisgat Ze&amp;#39;ev to Neve Yaakov, both settlement neighborhoods in northern East Jerusalem. The company previously provided civil engineering and infrastructure consulting services in the construction of the Red Line, including management of BOT (Build-Operate-Transfer) tenders and advancing planning for the light rail, depot and parking. The company participated in the infrastructure relocation and electricity and development works near the Tzahal Square tunnel along the light rail&amp;#39;s first route. It provides ongoing consulting, planning and supervisory services for the Jerusalem mass transit project.
 The company managed several roads infrastructure projects in East Jerusalem, including road improvements in section 3 of Highway 50 in southwest East Jerusalem and the regulation of arterial roads in Silwan, a Palestinian neighborhood that has been the target of intensive Judaization efforts. It also managed roads safety projects on Route 5066, Route 90 and Route 35 that serve settlements in the occupied West Bank.
 David Ackerstein carried out restoration, development and conservation projects in the Old City in East Jerusalem, including the entrance to Jaffa Gate, El-Wad St. in the Muslim Quarter and the Armenian Patriarchy St. in the Armenian Quarter.
 The company managed the Park &amp;amp; Ride in the Pisgat Ze&amp;#39;ev settlement and a project in the Atarot B Industrial Zone.
 It provided the Israel Electric Corporation with planning, management and supervisory services for electricity infrastructure projects, including in a substation in the Har Homa settlement neighborhood in East Jerusalem. Work included infrastructure works, construction and large scale horizontal drilling.
 The company also works with local and regional councils in the West Bank. It managed a project in the sewage treatment plant in the Beit Aryeh settlement as well as infrastructure and residential development projects in the settlement, and was involved in the installation of water pipes in the settlement of Har Adar.
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Dona Engineering and Construction</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that initiates and carries out housing projects in settlements in the occupied Palestinian territory.
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
-    <t>Electra</t>
-[...13 lines deleted...]
-  <si>
     <t>Euro Israel (I.S.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in a construction project in Naveh Yaacov settlement neighborhood in East Jerusalem, a project accompanied by Mizrahi Tefahot bank. The company is involved in other construction projects in Pisgat Ze&amp;#39;ev and Har Homa settlement neighborhoods in East Jerusalem. The projects in Har Homa include housing units and a commercial center. The project in Pisgat Zeev is also accompanied by Mizrahi Tefahot Bank, The company acquired an area of 4,749 m&amp;sup2; for NIS 10.6 million, with development expenses of NIS 19.49 million. Under the tender that the company won on 24 April 2013, the company is building 122 housing units in the settlement neighborhood. The project is built according to Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;rsquo;ev North to the southwest.
 In the occupied West Bank, the company is involved in construction projects in the settlements of Ariel and Givat Ze&amp;#39;ev.
 In Ariel, the project, accompanied by Mizrahi Tefahot Bank, was built according to a tender awarded to the company on 21 March 2012, to build 32 housing units on an area of 3,562 m&amp;sup2; in the settlement for NIS 226,000, with development expenses of NIS 1.85 million. The project was built in the framework of Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages of Salfit and Marda.
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Hagihon Company Ltd. – Jerusalem Area's Water and Wastewater Utility</t>
   </si>
   <si>
     <t xml:space="preserve">Hagihon provides wastewater management to illegal Israeli settlements, appropriates Palestinian wastewater and natural resources, and handles water infrastructure across occupied East Jerusalem. The company is involved in several Israeli high national priority projects including the Kedron Stream restoration project and the construction and expansion of the Jerusalem Light Rail.
 The Kedron stream restoration project
 As of 2020, Hagihon takes part in the restoration of the Kedron stream in the occupied West Bank. The project is worth more than NIS 800 million, done in cooperation with the Water Authority-Mekorot, the Coordinator of Government Operations in the West Bank (COGAT), the Jerusalem Municipality, Jerusalem Sewage Treatment Plants Ltd (JWPE), the Civil Administration (ICA) and the Prime Minister&amp;rsquo;s Office. The project aims to stop the sewage flow to the stream and lay a collection line. This line will drain the sewage for several kilometers, including the Palestinian Authority&amp;rsquo;s sewage through an eight-kilometer pipe to Og purification facility located in the Jordan Valley in the Occupied West Bank.
 The project also includes the construction of a hydroelectric station that will generate green electricity. The purified water will be used for agriculture and irrigation of palm groves in the Dead Sea area, in the Jordan Valley and in the Palestinian Authority.
 Since 2008, the Jordan Valley Water Association, a settlement water cooperative, has been operating an unauthorized facility near Kedron Stream that diverts the wastewater for settler use in date crops irrigation. In December 2015, Hagihon signed an agreement with the Jordan Valley Water Association to upgrade the unauthorized facility, stating that Hagihon will pay the cooperative in order to remove the solid waste from the wastewater.
 A 2016 report by Israel&amp;rsquo;s state audit mentions the intention of the Jordan Valley Water Association&amp;rsquo;s intention to close the facility in Horkanya Valley near the Kedron Stream.
 In 2020, a report by the Israeli Water authority showed that the Jordan Valley Water Association still holds property in the area of the Kedron Valley.
 Infrastructure and Water Projects in Jerusalem
 Hagihon takes part in the development of different infrastructure projects in Jerusalem including the development of new infrastructures for the Jerusalem Light rail, connecting Jerusalem with several settlement neighborhoods.
 Hagihon has a NIS 17.4 million sewage expansion project across Jerusalem including occupied East Jerusalem. As for 2021-2022, the project&amp;rsquo;s costs are NIS 5 million and include connecting Palestinian neighborhoods like Umm Lisun and Umm Tuba to sewage networks. In addition to developing sewage systems in the neighborhood of Shu&amp;rsquo;afat, and developing new sewage systems on road 201 passing through Beit Hanina.
 Hagihon has a NIS 36.6 million sewage pipeline replacement project. In 2021-2022, the company allocated NIS 9 million for the replacement of sewage pipelines in occupied East Jerusalem Neighborhoods beyond the Separation Wall including Kufur Aqab, Ras Khamis and Anata.
 Water Management projects:
 In 2022, Hagihon&amp;rsquo;s budget for the expansion of water networks projects across Jerusalem was NIS 36 million. The Company developed water systems for new neighborhoods including Ramat Shlomo and Gilo neighborhood in occupied East Jerusalem as part of a &amp;lsquo;Master Plan&amp;rsquo; for Jerusalem water and transportation, including paving new roads project by the Israeli Department of Transportation, Moriah Jerusalem Development Corporation and the Israeli Ministry of Housing and Construction.
 The company developed water systems in different roads and neighborhoods in occupied East Jerusalem, Including Abu Tour bypass road, road 201 Beit Hanina North, and Road 122 Shu&amp;rsquo;afat, Almaruha, El Hilil A. Sakachini, and El Bruni in Beit Hanina, Umm Tuba- Agrot, Beit Safafa- El Ahuad, Issawiya Entrance Road, and Atarot.
 In 2020, the company also developed water systems for road 4370 also knowns as the American Road, which connects settlements in the occupied West Bank to Jerusalem, and Road 18 in Sur Baher in southern East Jerusalem.
 In 2022, the company replaced water line networks in Jerusalem with a budget of NIS 47.7 million. Hagihon planned replacing water pipelines in various settlement neighborhoods in occupied East Jerusalem including Neve Ya&amp;rsquo;akov neighborhood, French Hill neighborhood, Gilo neighborhood,&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; in addition to various sites in the Old City of Jerusalem such as Jewish and Christian quarters, Damascus Gate and a section of Hagai Street, the Greek Patriarchate, Beit Hanina&amp;nbsp; and Shuafat.
 Hagihon allocated NIS 290,000 for the construction of pressure reduction devices in Wadi Qaddum in Silwan and NIS 400,000 in 2020 for al Tur neighborhood in occupied East Jerusalem.
 The Company completed the upgrade of two pumping stations in Ramot and Gilo Settlement&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; neighborhoods in occupied East Jerusalem for a budget of NIS 1.1 million for each station. The upgrade began in 2021, in accordance with the requirements of the master plan for Jerusalem &amp;ndash; 2040. The station aims to provide a solution to the increase in water consumption in both neighborhoods.
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Hai Dolev Holdings Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">a private Israeli company specialized in planning and carrying out drilling projects.&amp;nbsp;
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
@@ -518,150 +481,68 @@
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
-[...1 lines deleted...]
-  <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
@@ -762,81 +643,87 @@
 </t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
+    <t>USA</t>
+  </si>
+  <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
-  </si>
-[...1 lines deleted...]
-    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Rotshtein Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli construction and real estate company. The company was responsible for the construction of Israeli military and governmental facilities, as well as, factories for Israel&amp;rsquo;s aerospace industries and IMI (Israel Military Industries).
 The company is involved in a construction project in Givat Ze&amp;#39;ev settlement in occupied West Bank.
 The company is also involved in construction projects in Har Homa, Gilo, Neve Yaacov and The French Hill settlements in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
@@ -850,88 +737,54 @@
     <t xml:space="preserve">A private Israeli construction and development company that executes residential, commercial and leisure projects.
 Sarfati Simon Ltd. is building a residential project in northeast Pisgat Ze&amp;#39;ev, a settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 6.8 million, with development expenses of NIS 17.36 million, to build 92 housing units on an area of 4,858 m2 - which the company won on 1 June 2014. The project is part of Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;#39;ev North to the southwest. Leumi Bank accompanies the project.
 According to the company&amp;#39;s website, it plans to build 252 housing units in the settlement neighborhood, as Pisgat Ze&amp;#39;ev became &amp;quot;more attractive for young couples and people upgrading their homes,&amp;quot; mainly due to &amp;quot;the significant increase in the construction of new projects [and the] new road that connects the neighborhood with Tel Aviv.&amp;quot; This road, Highway 20 (formerly Hizma Road), connects the Pisgat Ze&amp;#39;ev and Neve Ya&amp;#39;akov settlement neighborhoods to West Jerusalem via Highway 50 (Begin Highway) and to Tel Aviv via Route 443.
 The company is currently marketing &amp;quot;Sarfati in Har Homa&amp;quot;, a residential project of 142 housing units in the Har Homa settlement neighborhood in East Jerusalem. The project was executed under a tender won by the company on 17 June 2012 for NIS 18.3 million, with development expenses of NIS 19 million, to build 126 housing units in the settlement neighborhood in the framework of Local Outline Plan 10310. The project was accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>Shachar and Co. Building and Engineering Company Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company headquartered in the settlement neighborhood of Pisgat Ze&amp;#39;ev, occupied East Jerusalem, and involved in construction on occupied Palestinian land.
 The company constructs housing units and carries out infrastructure development work across the occupied West Bank and East Jerusalem, actively contributing to further land grab and facilitating easy acess to and from illegal settlements.
 The company built nine luxury housing units in the settlement of Efrat and 23 in the settlement of&amp;nbsp;Har Gillo.
 The company was contracted by Tekoa Settlement council, occupied West Bank, to carry out infrstructure development work for the construction of 120 housing units, for the total cost of&amp;nbsp;14 million NIS. The company was awarded a contract worth 9 million NIS for infrastructure work for the building of housing units in Elazar settlement, Gush Etzion, occupied West Bank.
 Shachar and Co., was awarded a 14 million NIS World Zionist Orgnisation contract for infrastructure development in Har Gillo settlement, occupied West Bank.
 One of Shachar and Co. Building and Engineering Company Ltd., consistent clienets is the Israeli National Roads Company. Some of the contracts awarded by the Isralei National Road are a 17 million NIS contract for infrastructure work on a road leading to Kedar settlement, occupied West Bank, and 8 million NIS for the construction of a bridge connecting the settlement neighborhoods of Har Homa and Gilo in occupied East Jerusalem.
 The company was awarded 25 million NIS for works on a Road 60 bypassing Palestinain neighborhoods and connecting settlements to Jerusalem.
 The company was awarded an 18.8 million NIS contract by the Israeli Land Administration for the construction of a bridge and infrastructure development work in the Talpiot East no-man&amp;#39;s-land, occupied East Jerusalem.
 The company was awarded a 35 million NIS contract by the Isralei Ministry of Defence for the construction of Noman (Mizmorih) chekpoint at the South-East part of the &amp;quot;Jerusalem-Envelope,&amp;quot; enclaving the Palestinian village of Noman.
 </t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...36 lines deleted...]
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
+  </si>
+  <si>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>Shlomo Cohen Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is currently involved in the construction of a new housing project in the settlement
 of Ma&amp;rsquo;aleh Adumim in the occupied West Bank. Named Kdm, the project includes the
 construction of three buildings and a variety of apartments.
 In previous years the company was involved in the construction of 60 housing units in the
 settlement neighborhood of Gilo, 90 housing units in the settlement neighborhood of Har Homa
 and 64 housing units and 16 cottages in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev, in occupied
 East Jerusalem. In the occupied West Bank, the company was involved in the construction of 72
 housing units in the settlement of Ma&amp;rsquo;aleh Adumim.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Shoham Engineering and Development</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in civil engineering, construction and infrastructure and development work.
 In February 2020, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out infrastructure work for the Green Line of the Jerusalem light rail.
 In June 2019, the company won a tender to carry out infrastructure, development and paving work in the Jabel Mukaber neighborhood in East Jerusalem.
 In November 2018, the company won a tender issued by the Israeli Ministry of Housing and Construction to carry out road infrastructure work in the Gilo settlement neighborhood.
@@ -1385,51 +1238,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I58"/>
+  <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1517,1580 +1370,1609 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="0" t="s">
+      <c r="F6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I22" s="0" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="G24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I25" s="0"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="F32" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="H40" s="0" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>155</v>
+        <v>30</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>157</v>
+        <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>31</v>
+        <v>154</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>114</v>
+        <v>51</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>10</v>
+        <v>156</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>11</v>
+        <v>157</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="G43" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I43" s="0" t="s">
         <v>47</v>
-      </c>
-[...2 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>162</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>164</v>
+        <v>40</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>13</v>
+        <v>163</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>176</v>
+        <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>177</v>
+        <v>14</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>184</v>
+        <v>14</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>162</v>
+        <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>186</v>
+        <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>191</v>
+        <v>83</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>44</v>
+        <v>124</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>194</v>
+        <v>167</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>13</v>
+        <v>189</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="H55" s="0"/>
+        <v>190</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="I55" s="0" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="0">
+        <v>58</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F58" s="0" t="s">
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="G58" s="0" t="s">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="G59" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">