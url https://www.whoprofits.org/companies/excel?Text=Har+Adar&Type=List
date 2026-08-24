--- v0 (2026-07-10)
+++ v1 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -92,50 +92,65 @@
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
@@ -229,53 +244,50 @@
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A developer of information and financial systems.
 The company is located in the settlement of Eli in the occupied West Bank.
 EPR systems are used in the following settlements in the West Bank: Elkana, Efrat, Bet El, Beitar Ilit, Har Adar, Maaleh Adumim, Maaleh Efraim, Imanuel, Kdumim, Karnei Shomron and Kiryat Arba&amp;#39;a.
 In the occupied Syrian Golan, EPR systems are used in the settlement of Katzrin.
 The systems are also used by the following regional councils in the West Bank and Golan: Jordan Valley regional council, Har Hebron regional council, Mateh Benyamin regional council, Gush Etzion regional council and the Shomron regional council.
 The company also provided services to local committees in tens of settlements and outposts in the West Bank.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
@@ -300,336 +312,108 @@
 Between 2010 and 2018, the company provided and maintained security systems for the Israeli Population and Immigration Authority for the total sum of NIS 9,123,095. In March 2019, the contract was extended to 30 September 2019 for an additional NIS 750,000. Among the company&amp;rsquo;s clients is the Western Wall Heritage Foundation, a governmental body established by the Ministry of Religion in 1988 carrying out development and infrastructure work and hold Jewish religion ceremonies in the site located in the occupied Old City in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Isra Marin Manufacture of Structures 3000</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures prefabs, containers and modular constructions. Structures of the company were seen in several military checkpoints throughout the West Bank including the Qalandiya, Huwara and Ni&amp;#39;lin checkpoints.
 Additionally, the company built a sport center and a community center in the West Bank settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...140 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Magen Constructional Engineering Works Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved is the construction of schools in the settlements of Har Adar, Naveh Daniel and Modi&amp;#39;in Illit.
 The company was also involved in the construction of 60 housing units in the settlement of Beitar Illit.
 In addition,&amp;nbsp;the company is one of the franchisors of the Local Government Economic Services Ltd. for developing and constructing public buildings, which provides services to settlements in occupied Palestinian and Syrian territory.
 </t>
   </si>
   <si>
     <t>Mishab Building and Development</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$50M-$100M</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
@@ -1043,51 +827,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1144,580 +928,636 @@
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>44</v>
-      </c>
-[...17 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="0" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>86</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="I20" s="0" t="s">
         <v>92</v>
-      </c>
-[...16 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="H21" s="0"/>
+        <v>95</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I21" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="H22" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="0">
+        <v>22</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...14 lines deleted...]
-      <c r="I22" s="0" t="s">
+      <c r="D23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" s="0"/>
+      <c r="I23" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="0">
+        <v>23</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>