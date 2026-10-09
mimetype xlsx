--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -107,86 +107,50 @@
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Barad Earth Development &amp; Road Works</t>
   </si>
   <si>
     <t xml:space="preserve">Barad Earth Development &amp;amp; Road Works Ltd. is a private Israeli construction company. It is involved in construction projects on occupied Palestinian land.
 In 2017, it won a NIS 940,800 contract with the Israeli Ministry of Housing and Construction for the pavement of roads in Kiryat Araba settlement in the occupied West Bank.
 Barad was also chosen by the Israeli Ministry of Defense to conduct infrastructure work on the seamline expanse, part of the apartheid wall complex. The company was also involved in the construction of a housing project in the West Bank illegal settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
@@ -254,50 +218,53 @@
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
@@ -372,65 +339,83 @@
 In addition,&amp;nbsp;the company is one of the franchisors of the Local Government Economic Services Ltd. for developing and constructing public buildings, which provides services to settlements in occupied Palestinian and Syrian territory.
 </t>
   </si>
   <si>
     <t>Mishab Building and Development</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>Teralight</t>
   </si>
@@ -827,51 +812,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -955,609 +940,640 @@
       <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="0"/>
+      <c r="H11" s="0" t="s">
+        <v>63</v>
+      </c>
       <c r="I11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>39</v>
-      </c>
-[...16 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="G21" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="H23" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>103</v>
-      </c>
-[...8 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F24" s="0" t="s">
+      <c r="H24" s="0"/>
+      <c r="I24" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="0">
+        <v>24</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="G24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I24" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>