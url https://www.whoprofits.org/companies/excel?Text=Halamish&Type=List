--- v0 (2026-07-03)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -65,87 +65,63 @@
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
@@ -158,66 +134,81 @@
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
+    <t>Efco Equipment</t>
+  </si>
+  <si>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
+    <t>$50M-$100M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
 Additionally, the company preformed maintenance work for the Israel Custodian of Absentee Property&amp;nbsp;in Palestinian expropriated&amp;nbsp;assets in the old city of Jerusalem.
 </t>
   </si>
@@ -553,51 +544,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -627,212 +618,241 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>51</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">