--- v0 (2026-05-26)
+++ v1 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -158,50 +158,65 @@
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
@@ -531,101 +546,51 @@
 In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.
 Previous involvements:
 Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.
 Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.
 In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma&amp;rsquo;ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.
 In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.
 In 2008, the company supplied generators for the Irtah checkpoint (Sha&amp;rsquo;ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel&amp;rsquo;s 2014 military assault on Gaza.
 Electra Projects, formerly Electra Katzenstein (Electra&amp;rsquo;s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;
 Additionally, Electra&amp;rsquo;s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protection
 Electra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
@@ -774,53 +739,50 @@
 Financing Military Projects 
 In 2022, Hapoalim Bank financed the establishment of the Israeli Ministry of Defense&amp;rsquo;s &amp;quot;Ofek Rahav&amp;quot; military camp, carried out by Shikun &amp;amp; Binui Group and Malam Team companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.
 In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.
 Palestinian Captive Market 
 Hapoalim Bank benefits from access to the Palestinian banking market as a captive market.
 Under the Paris Protocol, the Palestinian economy is subjected to the Israeli currency and the Palestinian banking market&amp;#39;s financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks have to rely on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.
 The bank also operates a branch in Salah al-Deen Street in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
 On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of &amp;lsquo;Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.
 2022
@@ -933,50 +895,65 @@
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Construction, Transportation</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
@@ -1132,53 +1109,50 @@
 The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, in Ashalim, Nevatim, Shneur Tze&amp;rsquo;elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these farms produce over 300-MW of electricity and take over thousands of dunams of land.
 Gas Energy Projects
 Shikun &amp;amp; Binui holds an agreement with Energean Israel Ltd. to purchase natural gas from the &amp;quot;Shark/Tanin&amp;quot; reservoir for the flow of gas to the Ramat Hovav power station for 20 years from the date of supply.
 In December 2020, the company signed an agreement with the Leviathan reservoir partnership (NeWMeD Energy, Chevron Mediterranean Limited and Ratio Energies) for the supply of natural gas for a period of 30 months from that date or until the start of gas flow from the Shark reservoir. The Leviathan and Karish gas fields are located in the Mediterranean. The gas extraction by the Israeli state comes in violation of the Paris Protocol, the economic annex of the Oslo Accords Agreement, which calls for the establishment of a joint Development Program, to provide for joint &amp;ldquo;exploitation of oil and gas for industrial purposes.&amp;rdquo; Israel&amp;rsquo;s blockage of Palestinians&amp;rsquo; ability to develop their natural resources leads to the de-development of the Palestinian economy.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Real Estate, Renewable Energy</t>
   </si>
   <si>
     <t>Steconfer</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t xml:space="preserve">A global rail infrastructure specialist, providing railway construction and maintenance services, and overhead line electrification systems worldwide.
 The company is contracted by the Cfir&amp;nbsp; (CAF and Shapir Engineering and Industry ) consortium to provide the trackwork subsystem of the Jerusalem Light Rail, as part of the construction of the new Green Line and the extension of the existing Red Line, as well as the construction of two new maintenance depots and extension of the depot located in the French Hill settlement neighborhood in East Jerusalem. The company will install 125.000 m of rails, 85.000 twin block concrete sleepers and 242 turnouts, in addition to providing concrete. The execution period stretches from 2021 until 2024.
 The Jerusalem Light Rail connects settlements to the western part of the city. For more, read Who Profits update Spanish multinational CAF and Israeli Shapir win tender to expand the Jerusalem light rail.
 </t>
   </si>
   <si>
-    <t>Construction, Transportation</t>
-[...1 lines deleted...]
-  <si>
     <t>Tal El Collection and Recycling</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli recycling and waste management company.
 The company operates a plant in Nitzanei Shalom settlement industrial zone in the occupied West Bank. According to the website of the Barkan settlement industrial zone, the company has a facility in the IZ.
 The company and its parent company, KMM Recycling Industries, won tenders published by the Jerusalem municipality for the citywide collection of recycled materials. In 2013 and 2014, Tel Al was selected to provide paper and plastic bottle collection services respectively. In 2015, KMM was selected to provide textile collection services. There are recycling stations in several settlement neighborhoods in occupied East Jerusalem, including in Pisgat Ze&amp;rsquo;ev, French Hill, Gilo, Neve Yaakov, Maalot Dafna, Har Homa, Ramat Eshkol and Ramot.
 The company has also provided services to the settlement of Ma&amp;rsquo;ale Adumim in the West Bank.
 The company provides waste collection services for Israel Prison Service.
 Tal El and KMM are both subcontractors of ELA, a private not-for-profit Israeli recycling corporation. ELA operates a recycling station in the settlement of Kiryat Arba in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>The Metrontario Group</t>
   </si>
   <si>
     <t>Canada</t>
@@ -1214,53 +1188,50 @@
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Waste Management</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Zalman Barashi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development of infrastructure projects. The company is active in road and bridge construction, laying of underground infrastructure, developing parks and public spaces and expanding cities amongst others.
 The company is located in Atarot settlement industrial zone in the occupied West Bank.
 Between the years 2007 and 2011, the company was contracted by Ashtrom to develop the infrastructure of the Jerusalem Light Rail. The company was involved in earthworks, foundation, drainage, communication systems, traffic lights, concrete work, walls, docks and railway stations.
 The company was also contracted by the Israeli Ministry of Defense for the maintenance of the &amp;quot;Seam Zone&amp;quot; around Jerusalem, the area annexed by the Wall. The work included the paving and maintenance of roads and provision of ongoing maintenance and troubleshooting. As part of the project, in April 2018 the company was involved in construction work in Qalandiya checkpoint.
 In 2003, the company was contracted by the Israeli Ministry of Defense to execute a project in Rachel&amp;#39;s Tomb, located in the West Bank.
 The company was involved in the establishment of open public spaces in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem.
 The company was invovled in the construction of Jersualem Road 21, which passes through and serves the settlement neighborhoods of Pisgar Ze&amp;#39;ev, French Hill and Ramat Shlomo in East Jerusalem.
 The company was involved in the construction of a bridge in Silwan, a Palestinian neighborhood in East Jerusalem.
 The company was involved in infrastructure work in Beitar Illit settlement and in the construction and expansion of Kfar Adumim settlement, both located in the occupied West Bank. The company is developing 404 dunams of occupied land in Kfar Adumim for new residential construction in the settlement
 The company was invovled in national projects such as the clearence of the `Western Wall` square. The clearence was meant to allow the expansion of the Western Wall, and was accomplished by the evacutation of Palestinian families.
 The company was also involved in the construction of the boarders with Jordan and Egypt.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1563,51 +1534,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I40"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1749,1011 +1720,1067 @@
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>42</v>
+        <v>62</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>66</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>37</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>62</v>
+        <v>89</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>96</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="G24" s="0"/>
+        <v>110</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>111</v>
+      </c>
       <c r="H24" s="0" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-      <c r="H25" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="G25" s="0"/>
+      <c r="H25" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I25" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>116</v>
+        <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="D27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F27" s="0" t="s">
+      <c r="G27" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="0" t="s">
+      <c r="H28" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="H28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
-        <v>24</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>118</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>36</v>
+        <v>131</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H30" s="0"/>
+        <v>135</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I30" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>135</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H33" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I33" s="0" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>145</v>
+        <v>21</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>150</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>58</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>154</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>155</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>37</v>
+        <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>131</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>162</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>163</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>164</v>
+        <v>67</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F40" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="G40" s="0" t="s">
+      <c r="H40" s="0"/>
+      <c r="I40" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="0">
+        <v>40</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="0">
+        <v>41</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="H40" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I40" s="0" t="s">
+      <c r="H42" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="I42" s="0" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>