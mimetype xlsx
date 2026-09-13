--- v1 (2026-07-22)
+++ v2 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -193,389 +193,142 @@
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>CIM Lustigman</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli real estate and construction company.
 The company is involved in several construction projects in settlement neighborhoods in occupied East Jerusalem, including 128 housing units in the French Hill, 122 housing units in Har Homa and 32 housing units in Pisgat Ze&amp;#39;ev.
 In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank.
 The subsidiary Yael Hill Ltd was involved in the plan to build &amp;quot;Givat Yael&amp;quot; settlement on the lands of the Palestinian village Al-Walajah in the occupied West Bank, which will include building 14,000 housing units.
 The subsidiary Somwood Constructions, is involved in building 300 housing units in the settlement Neighborhood French Hill in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$10M-$50M</t>
-  </si>
-[...50 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Dan Public Transportation Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
@@ -628,147 +381,54 @@
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
@@ -824,50 +484,53 @@
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
+    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Joe Gourmet Coffee</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops.
 Joe Gourmet Coffee holds branches in Delek gas stations and Menta convenience stores across the occupied West Bank and East Jerusalem.
 The company offers services in Gush Etzion settlement and Gal Habiqa station, occupied Jordan Valley. It also offers services at the Mikhmas junction, occupied West Bank. In occupied Jerusalem, the Caf&amp;eacute;&amp;#39;s branches can be found in the settlement neighborhoods of French Hill and Neve Yaakov, Givat Ze&amp;#39;ev settlement and the Mishor Adumim settlement industrial zone.
 </t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
@@ -979,50 +642,53 @@
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures aerostats and intelligence, surveillance and reconnaissance balloons.
 RT&amp;rsquo;s chief client is the Israeli military. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli military.
 The company&amp;rsquo;s aerostatic surveillance balloons &amp;ldquo;SkyStar 180&amp;rdquo;, were initially designed for military use and were deployed on the Gaza Strip. The Israeli military combat intelligence collection units have used the company&amp;rsquo;s SkyStar aerostat systems, SkyStar 180 and SkyStar 30, for collecting tactical intelligence, surveillance and reconnaissance in the Occupied West Bank and Gaza. SkyStar 330 Tactical Aerostats are also in operational use by the Israeli military. The surveillance Aerostat is operated by military observers, who undergo special training for this purpose. The aerostats are provided to the military&amp;nbsp;under a multiyear leasing contract with the Israeli Ministry of Defense.
 RT LTA&amp;rsquo;s SkyStar surveillance balloons were deployed in consecutive military assaults on Gaza in 2008-2009, 2012 and in 2014. In the 2014 assault, the Israeli military operated 14 RT balloons. In 2012, RT&amp;#39;s Skystar 300 systems and crew took active part in various missions around Gaza during Israeli military operation.
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 Services to Israeli Police 
 RT LTA Skystar Tactical Aerostats systems are also in use by the Israeli Police. In 2015, RT LTA was awarded a two-year contract with the Israeli police for the lease of the company&amp;#39;s Skystar 180 aerostats by the hour, with crew, for tasks issued by the police.
 In the summer of 2014, RT supplied 5 surveillance balloons to the Jerusalem Municipality as part of the security apparatus in occupied East Jerusalem. The balloons were deployed over Palestinian residential neighborhoods and the Old City. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 The SkyStar 180 system includes an aerial camera payload, named TR-stamp, manufactured by&amp;nbsp;Controp&amp;nbsp;Company.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Shapir Engineering and Industry is a publicly traded Israeli company engaged in the production and supply of raw materials for construction, infrastructure, franchise, logistics, real estate and residential construction.&amp;nbsp;
 Through its subsidiaries, the company engages in the extraction of occupied natural resources, construction on occupied Palestinian land, and providing of services to the Israeli Ministry of Defense.
 Extraction of Occupied Natural Resources
 Natuf Quarry 
 Shapir operates the Natuf quarry and concrete plant located west of Ramallah near the settlement of Nili in the occupied West Bank.
 The 317,000 m2 quarry supplies concrete for construction sites in the occupied West Bank and within the Green Line. Dolomite type stone is extracted in the quarry, which is used for the production of gravel for asphalt and the concrete industry.
 Through its subsidiary, Shapir holds a mining license valid until December 31, 2024, which also includes a statutory plan for the expansion of the quarry, approved in September 2017. In 2017, the Israeli Civil Administration (ICA) in the occupied West Bank approved for the company to expand the area of the Natuf Quarry by an additional 100 dunams.
 The quarry and the concrete plant are operated by Shapir together with the Mateh Binyamin Development Company, which holds a 15-year mining and quarrying concession from the ICA. The Mateh Binyamin Development Company is owned by the Mateh Binyamin settlements&amp;#39; Regional Council, which consists of 47 settlements in the occupied West Bank.
 In 2013, Shapir signed a permit agreement for limestone and dolomite quarrying in the quarry with the ICA in the occupied West Bank, which expired in October 2015.
 Concrete Factories in the Occupied West Bank 
 Additionally, Shapir operates two concrete factories in the Atarot Industrial Zone in occupied East Jerusalem and in the settlement of Migdal Oz in Gush Etzion settlements&amp;rsquo; cluster in the occupied West Bank.
 In August 2022, Who Profits team documented a company truck at the Qalandiya checkpoint in the occupied West Bank.
 Gitit Quarry 
 Shapir holds rights in the Gitit quarry located in the settlement of Gitit in the occupied West Bank. The quarry area is 2,264,126 m2 of land belonging to the Palestinian town of Aqraba. The quarry is currently inactive.
 In 2004, the company signed a Memorandum of Understandings with the Gitit settlement for the purchase of the rights to operate the quarry. According to the agreement, Shapir would pay the settlement a total of NIS 1,000,000 plus VAT at the beginning of every five years of operation of the quarry and another NIS 1 plus VAT for every 15 tons of aggregate during the period of operation. In addition, Shapir undertook to pay the settlement NIS 100,000 as an advance, as well as to provide it with a loan of NIS 200,000.
 In 2016, the residents of Aqraba petitioned the Israeli Supreme Court to cancel the seizure order of their lands, including the seizure order of the area allocated for the construction of a quarry. The case is currently pending.
 The Jerusalem Light Rail 
 Through its subsidiaries, Shapir carries out the operation, expansion and upgrade of the Jerusalem Light Rail.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.
 Shapir, together with Spanish company CAF - Construcciones y Auxiliar de Ferrocarriles, holds 50% in CFIR Light Rail Ltd., the consortium operating the Jerusalem Light Rail network, and 50% in LAVI Light Rail O&amp;amp;M Ltd. (formerly J-Net O&amp;amp;M Ltd), the Operation and Maintenance contractor of the project.
@@ -1534,51 +1200,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I42"/>
+  <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1776,1011 +1442,955 @@
       </c>
       <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="D9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="0"/>
+      <c r="H9" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I9" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="H11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F16" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>86</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>97</v>
+        <v>48</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>24</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="G23" s="0"/>
       <c r="H23" s="0" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="G25" s="0"/>
+        <v>111</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="H25" s="0" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>37</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>117</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>118</v>
+      </c>
       <c r="I26" s="0" t="s">
-        <v>37</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>124</v>
+        <v>32</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>127</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>37</v>
+        <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="G34" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="0"/>
+      <c r="H34" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I34" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="H35" s="0"/>
+        <v>148</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>11</v>
+        <v>150</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>150</v>
+        <v>123</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>151</v>
+        <v>58</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>67</v>
+        <v>165</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H40" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="E40" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>37</v>
-[...56 lines deleted...]
-      <c r="I42" s="0" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>