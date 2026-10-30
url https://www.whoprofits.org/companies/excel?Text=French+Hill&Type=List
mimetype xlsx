--- v2 (2026-09-13)
+++ v3 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -87,166 +87,177 @@
 In 2021, Aeronautics purchased the Projects Division of Magal Security Systems which is globally active in Home Land Security. The division was involved in implementing security systems along Israel-Egypt border and was mentioned as a possible contractor for the wall in the USA-Mexico border.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>$5B-$10B</t>
-  </si>
-[...16 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>Amy Metom Engineers and Consultants</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
+  </si>
+  <si>
+    <t>Booking.com</t>
+  </si>
+  <si>
+    <t>Subsidiary of Public</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>CIM Lustigman</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli real estate and construction company.
 The company is involved in several construction projects in settlement neighborhoods in occupied East Jerusalem, including 128 housing units in the French Hill, 122 housing units in Har Homa and 32 housing units in Pisgat Ze&amp;#39;ev.
@@ -257,87 +268,102 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Dan Public Transportation Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Danya Cebus </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
-    <t>Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Expedia Group</t>
+  </si>
+  <si>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
@@ -375,246 +401,164 @@
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Joe Gourmet Coffee</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops.
 Joe Gourmet Coffee holds branches in Delek gas stations and Menta convenience stores across the occupied West Bank and East Jerusalem.
 The company offers services in Gush Etzion settlement and Gal Habiqa station, occupied Jordan Valley. It also offers services at the Mikhmas junction, occupied West Bank. In occupied Jerusalem, the Caf&amp;eacute;&amp;#39;s branches can be found in the settlement neighborhoods of French Hill and Neve Yaakov, Givat Ze&amp;#39;ev settlement and the Mishor Adumim settlement industrial zone.
 </t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
-    <t>$10B-$20B</t>
-[...4 lines deleted...]
-  <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
@@ -723,138 +667,113 @@
 In January 2020, Shapir&amp;rsquo;s subsidiary, Shapir Orian Logistics (60%), was awarded a tender by the Israeli Ministry of Defense (IMOD) for a financing concession agreement for the planning, construction, operation and maintenance of three logistics centers for the Israeli military for a period of 26 years, of which 5 years for the construction period, for NIS 1.25 billion.
 The military Unified Supply Center project includes the construction of three new supply centers as part of a future plan to unify all the logistics centers that will provide logistics services to all army units. The total area of the project is 1,700,000 m2 including 210,000 m2 of dedicated construction and 60,000 m2 of administrative construction.
 Starting from the date of operation of the project and throughout its duration, the company will receive regular payments that will reach a total amount of NIS 5.5 billion. Shapir&amp;rsquo;s estimated revenues from the project are estimated at NIS 2.359 billion.
 Naqab 
 Petroleum Exploration
 Shapir holds a land license for petroleum exploration in a land area of approximately 337,000,000 m2 in the northeastern Naqab and southern Judean desert. In 2019, the company received a license from the Ministry of Energy for a period of 3 years, which was later extended until the end of 2025.
 Additionally, the company holds a license for oil shale exploration of oil shale minerals for cement production at the Oron site in the Naqab.&amp;nbsp;
 Highway 6
 Between 2013 and 2017, the company constructed the southern section of Highway 6 near the village of Laqiya in the Naqab. The project included the construction of a new road section with two lanes in each direction, bridges with a total area of ​​approximately 16,300 m2, retaining walls, drainage canals and landscaping works and systems in a financial scope of about NIS 311 million.
 Highway 6 is one of Israeli developmental projects in the Naqab region leading to the dispossession of the Naqab&amp;rsquo;s Palestinian Bedouin communities. For more see Who Profits&amp;rsquo; interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...36 lines deleted...]
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
+  </si>
+  <si>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>Steconfer</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t xml:space="preserve">A global rail infrastructure specialist, providing railway construction and maintenance services, and overhead line electrification systems worldwide.
 The company is contracted by the Cfir&amp;nbsp; (CAF and Shapir Engineering and Industry ) consortium to provide the trackwork subsystem of the Jerusalem Light Rail, as part of the construction of the new Green Line and the extension of the existing Red Line, as well as the construction of two new maintenance depots and extension of the depot located in the French Hill settlement neighborhood in East Jerusalem. The company will install 125.000 m of rails, 85.000 twin block concrete sleepers and 242 turnouts, in addition to providing concrete. The execution period stretches from 2021 until 2024.
 The Jerusalem Light Rail connects settlements to the western part of the city. For more, read Who Profits update Spanish multinational CAF and Israeli Shapir win tender to expand the Jerusalem light rail.
 </t>
   </si>
   <si>
     <t>Tal El Collection and Recycling</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli recycling and waste management company.
 The company operates a plant in Nitzanei Shalom settlement industrial zone in the occupied West Bank. According to the website of the Barkan settlement industrial zone, the company has a facility in the IZ.
 The company and its parent company, KMM Recycling Industries, won tenders published by the Jerusalem municipality for the citywide collection of recycled materials. In 2013 and 2014, Tel Al was selected to provide paper and plastic bottle collection services respectively. In 2015, KMM was selected to provide textile collection services. There are recycling stations in several settlement neighborhoods in occupied East Jerusalem, including in Pisgat Ze&amp;rsquo;ev, French Hill, Gilo, Neve Yaakov, Maalot Dafna, Har Homa, Ramat Eshkol and Ramot.
 The company has also provided services to the settlement of Ma&amp;rsquo;ale Adumim in the West Bank.
 The company provides waste collection services for Israel Prison Service.
 Tal El and KMM are both subcontractors of ELA, a private not-for-profit Israeli recycling corporation. ELA operates a recycling station in the settlement of Kiryat Arba in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>The Metrontario Group</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian corporation with investments in the fields of real estate, environmental development, nuclear medicine, marine agriculture and tourism.
 The subsidiary AnyWay Solutions, which is active in Canada, the US and Israel and has an active Israeli office, was involved in building a cycling path in Mount Hermon, located in the occupied Syrian Golan. In addition, it was involved in stabilizing a strip of land for the Israeli Ministry of Defense on the wall surrounding the besieged Gaza.
 The subsidiary Seakura Sea for Life, an Israeli company for the development of seaweed in land-based eco-pools, has distribution points for its products in Gush Etzion settlement and Ariel settlement in the occupied West Bank.
 Cim Lustigman, one of the company&amp;#39;s subsidiaries, which is a private Israeli construction company, is involved in building 128 housing units in the settlement neighborhood French Hill in East Jerusalem, 122 housing units in Har Homa settlement in East Jerusalem and 32 housing units in Pisgat Ze&amp;#39;ev settlement also in East Jerusalem. &amp;nbsp;In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank. One of the subsidiaries of Cim Lustigman, Yael Hill Ltd, was involved in building 14,00 housing units in the Palestinian village Al-Walajah, located in the West Bank. Another subsidiary of the company, Somwood Constructions, is involved in building 300 housing units in the settlement neighborhood French Hell.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Construction, Real Estate</t>
+  </si>
+  <si>
+    <t>Tripadvisor, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ, Public</t>
+  </si>
+  <si>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>YSB - Ya'acobi Brothers Group</t>
   </si>
   <si>
     <t xml:space="preserve">YSB - the Ya&amp;rsquo;acobi Brothers Group operates in the fields of construction, infrastructure and green environment. The group specializes in the planning, integration, execution, service and maintenance of projects within a wide range of fields.
 Greennet Recycling and Waste Treatment Ltd. A partially owned subsidiary of the group owns a waste sorting plant in the Atarot Settlement Industrial Zone, in the occupied West Bank. The plant is fully owned by the YSB group. The factory markets the recycling materials in Israel and around the world.
 In June 2023, Menolead Herut Systems, a fully owned subsidiary of the group, won a tender issued by Israel Electric Corporation for the excavation and laying of cables at the exits from Ma&amp;#39;ale Efraim settlement electrical substation, in the occupied west bank.
 In June 2022 Ariel-Wimasor another fully owned subsidiary of the group, won a tender issued by Jerusalem municipality for maintenance and upgrade works of Mount Scopus tunnels, in the occupied East Jerusalem.
 In 2021, Ariel-Wimasor reached an agreement with Shapir and CAF to provide traffic lights to be connected to the Jerusalem Municipality&amp;#39;s control center and the traffic light system Falcon, which was developed by the company and was chosen to manage the traffic in the city for ten years.
 In 2019, the subsidiary was contracted by the Jerusalem Municipality as an &amp;quot;additional eligible&amp;quot; candidate for the installation and maintenance of traffic lights in and around the city. The company would provide works for traffic lights in areas located on occupied lands, such as roads connecting to the settlement of Ma&amp;#39;aleh Adumim, roads in the French Hill settlement neighborhood, and roads inside the Palestinian villages of Beit Hanina, Shufat, and Anata.&amp;nbsp;&amp;nbsp;&amp;nbsp;
 In June 2023, Menolead Herut Systems won a tender issued by Israel Electric Corporation for excavation and trenching works for the ARAN wind renewable energy project in the occupied Syrian Golan.&amp;nbsp;
 In August 2023, Ariel-Wimasor Traffic &amp;amp; Parking Control, was contracted by the Israeli Police for the procurement and maintenance of checkpoints and gates for NIS 525,000 between September 2023 to December 2023.
 In 2019, the Menolead Herut Systems won a NIS 1,800,000 tender with the Israeli Police to continue providing maintenance work for police structures and systems in the Jerusalem District, which includes the West Bank, the police national headquarters in Jerusalem, and the border police headquarters in Jerusalem. The work stretched from 02 January 2020 until 30 June 2020.
 In 2021 and 2019, the subsidiary won contracts worth NIS 135,900 and NIS 152,529 respectively with the Israeli Prison Service (IPS) for providing maintenance for electric gates in the IPS units. In 2019, the company won another contract worth NIS 27,853 with the IPS for fixing an electric gate.
 In 2013, the company supplied&amp;nbsp;maintenance services to the tunnels on Route 60 (also known as the &amp;ldquo;Tunnels Highway&amp;rdquo;), which leads from Gilo settlement to Gush Etzion.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Waste Management</t>
   </si>
   <si>
@@ -1200,51 +1119,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I40"/>
+  <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1318,1080 +1237,1225 @@
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>37</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I19" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="G20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="0" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F21" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="G23" s="0"/>
+        <v>106</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="H23" s="0" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="H24" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>99</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>47</v>
+        <v>113</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>112</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="G26" s="0"/>
       <c r="H26" s="0" t="s">
-        <v>118</v>
+        <v>68</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>32</v>
+        <v>121</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>127</v>
+        <v>49</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>36</v>
+        <v>126</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>131</v>
-      </c>
-[...8 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="H32" s="0"/>
+        <v>136</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I32" s="0" t="s">
-        <v>136</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="H33" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>99</v>
+      </c>
       <c r="I33" s="0" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F34" s="0" t="s">
-        <v>142</v>
+        <v>37</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
-        <v>144</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>147</v>
+        <v>67</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>148</v>
+        <v>34</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>155</v>
+        <v>37</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>61</v>
+        <v>151</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>152</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>37</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>163</v>
+        <v>73</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>165</v>
+        <v>50</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>158</v>
       </c>
       <c r="E40" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="0">
+        <v>40</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="0">
+        <v>41</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...9 lines deleted...]
-        <v>37</v>
+      <c r="F42" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="H42" s="0"/>
+      <c r="I42" s="0" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="0">
+        <v>42</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="0">
+        <v>43</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="0">
+        <v>44</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">