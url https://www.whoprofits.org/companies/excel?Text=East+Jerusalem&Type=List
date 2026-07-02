--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="621">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="623">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -2917,50 +2917,56 @@
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Ness A.T.</t>
   </si>
   <si>
     <t>An Israeli Information Technology and Digital service provider, part of Hilan Group. The company offers services to security bodies in Israel, including expertise in software systems for the military-security sector, intelligence systems development, warfare systems development, and management support systems development.&amp;nbsp;Service for the Israeli Civil Administration in the occupied West BankNess provides services for the Israeli Coordinator of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank.&amp;nbsp;The Civil Administration is responsible for land registration in the occupied West Bank, for regulating Jewish settlement, and carrying out the demolition of Palestinian homes and infrastructure, among other.&amp;nbsp;Land Registration&amp;nbsp;The company developed, established, operates and maintains a Land Registration System for the ICA and provides it with outsourced project managers.&amp;nbsp;In 2018 and 2019, the company developed a land registration system for the ICA for NIS 525,002 and NIS 458,350, respectively.&amp;nbsp;In January 2024, the company was contracted by COAGT to provide an outsourced project manager‏‏‏‏ for a land registration project for the ICA until January 2025 for a total of NIS 842,400. Between January 2023 and January 2024, the company provided a project manager for NIS 661,157.&amp;nbsp;In January 2022, the company was contracted to provide a project manager for establishing a land registration computer system until January 2023 for a total of NIS 579,997.&amp;nbsp;In January 2021,&amp;nbsp;the company was contracted until January 2022 for NIS 474,902. In 2020,&amp;nbsp;the company was contracted until January&amp;nbsp;2021 for NIS 302,210. In 2021, the company provided an outsourced project manager‏‏‏‏&amp;nbsp;for the project for NIS 89,999. In 2020, the company provided the same services for NIS 94,295; in 2019, for NIS 458,296; and in 2018, for NIS 1,020,131.Geographic Information SystemThe company provides the ICA with Geographic Information System (GIS) data editor services for the ICA Surveying Office. The ICA Surveying Office in the West Bank was established after 1967 as part of the ICA's activity to manage land ownership in Area C in the occupied West Bank. The office's headquarters are located in the settlement of Beit El.&amp;nbsp;In January 2024, the company was contracted by COGAT to provide a GIS data editor for the ICA Surveying Office until January 2025 for NIS 308,880.&amp;nbsp;Between January 2023 and January 2024, the company provided a GIS data editor for NIS 282,000; between June 2022 and January 2023, for NIS 334,619; between January 2021 and January 2022, for NIS 205,520; and between June 2020 and January 2021, for NIS 114,813. Between 2019 and 2020, the company provided the same services for a total of NIS 233,806.Data and content management&amp;nbsp;The company provides the ICA with content and data management systems.&amp;nbsp;In February 2024, the company was contracted to develop and establish a data management system, including a data management system for a biometric project, for the ICA in Beit El for NIS 190,488.&amp;nbsp;In September 2024, the company was contracted by COGAT to provide the ICA in Beit El with an Enterprise Content Management System for 2024-2025 for NIS 85,382. In May 2023, the company was contracted to provide operation and maintenance for 2023-2024 for NIS 85,331. In June 2022, the company was contracted to develop, operate and maintain an Enterprise Content Management System for a total of NIS 1,201,353.&amp;nbsp;Between 2017 and 2018, the company provided the ICA with ICT consultants for a total of NIS 849,718.&amp;nbsp;Checkpoints - Meitar System&amp;nbsp;Between 2018 and 2019, the company provided ICT consultancy and assimilation services for the ICA for the implementation of Meitar System for a total of NIS 449,839.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel.&amp;nbsp;Services to the Israel Police&amp;nbsp;The company provides the Israel Police with&amp;nbsp;Microsoft Azure cloud services.In May 2020, the company won a closed tender to provide Microsoft Azure cloud services for the Israel Police. In July 2023, the contract was extended with an exemption from tender until the end of December 2023 for NIS 3 million.&amp;nbsp;In 2022, the company won a tender to provide the Israel Police with new media services.&amp;nbsp;In 2021, the company won part of a tender to provide the Israel Police with forensic software.&amp;nbsp;In 2016, Ness provided the Israeli Police Technology Administration with a system for budget planning for an estimated amount of NIS 1 million.&amp;nbsp;Entserv IsraelIn April 2022, Ness A.T. acquired Entserv Israel, formerly owned by&amp;nbsp;DXC Technology.&amp;nbsp;Entserv provided the Israeli Population and Immigration Authority with a computing system, which the company still maintains.&amp;nbsp;Between 2017 and 2019, Entserv Israel developed and maintained the “Aviv” System for the Israeli Population and Immigration Authority. The computerized system included the Israeli Population Registry, which contains information on Palestinian citizens and non-citizen residents of occupied East Jerusalem. In addition, the system was used to monitor movement at Israeli-controlled border crossings, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and Erez checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank - both controlled by and subjected to Israeli authorities. In December 2021, Entserv Israel was contracted, with exemption from tender, by the Population and Immigration Authority to expand its contract to carry out developments in the Authority's systems until June 2025 for NIS 5 million.&amp;nbsp;&amp;nbsp;The Aviv System is being gradually replaced by the "Eitan” System, operated by&amp;nbsp;IBM.&amp;nbsp;In 2020, Entserv Israel was contracted until 2025 to provide program development services of smart ID cards for the Population and Immigration Authority for NIS 505,978.&amp;nbsp;Services to Israel Security Agency&amp;nbsp;In 2015, the company was contracted by the Israel Security Agency (Shin Bet) to provide cyber courses for the Information Systems Division and for the Defense Division in the Prime Minister's Office with an exemption from tender. The company was certified by Unit 770 (the Shin Bet’s cyber unit) to carry out the training. The contents were built by Unit 770 and delivered by professional lecturers from Ness.&amp;nbsp;Services to the Israeli Air ForceIn 2010, Ness Technologies and Elbit Systems Joint Venture, NessBit, was contracted by the IMOD to supply the Israeli Air Force with Intelligence System valued at USD 25 million for a period of 4 years.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Odortec</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the research and development of advanced non-toxic, non-lethal scent-based repellents for law enforcement.
 Odortec, in collaboration with the Technological Development Department of the Israel Police, developed &amp;ldquo;the Skunk&amp;rdquo;. The Skunk is&amp;nbsp;classified as a scent-based non-lethal weapon. It was designed to be sprayed from a distance in order to disperse crowds. Although classified as &amp;ldquo;non-lethal&amp;rdquo;, Skunk can cause considerable harm. The Skunk mist, which is fired from a water cannon, is usually yellow and leaves a stench of sewage in the mouths, hair and clothes of the sprayed people &amp;ndash; a stench very difficult to remove.&amp;nbsp;The Skunk&amp;rsquo;s safety data sheet indicates that the liquid can cause skin irritation, eye pain or redness and abdominal pain. According to the data sheet, inhalation of the liquid may cause breathing difficulties.
 The Skunk was used for the first time in the occupied West Bank by the Israel Border Police in 2008.&amp;nbsp;The Israeli army started using this device in 2009 in demonstrations in the West Bank, particularly in the villages of Bil&amp;rsquo;in, Ni&amp;rsquo;lin, Kafr Qaddum and Nabi Saleh.
 Since then, the &amp;ldquo;Skunk&amp;rdquo; has been used on a regular basis by Israeli forced in the West Bank, East Jerusalem, and on Palestinian protestors within Israel. The Skunk is regularly used by Israeli security services used as a collective punitive measure against Palestinian protestors.
 In 2019, 2020 and 2021, the company won tenders to supply the Israeli police with the Skunk liquid to the amount of 500,000 NIS. The Skunk was used widely by the Israeli police in East Jerusalem during the last Palestinian uprising in May 2021. Who Profits team, documented the regular presence and use of the Skunk against Palestinian protestors in&amp;nbsp; Damascus Gate and Sheikh Jarrah neighberhood areas.
 Israeli crowd control products are used and tested on the Palestinians and are often marketed globally as &amp;ldquo;proven effective&amp;rdquo;, and are sometimes used to suppress uprisings around the World. In the case of Odortec, St. Louis police bought the Skunk liquid after the Ferguson uprising. During the events of May 2021 in Palestine, Who Profits was contacted by a company which thought that the center can put it in touch with Odortec to buy the liquid and sell it to the Colombian Police forces.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
@@ -4376,51 +4382,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I208"/>
+  <dimension ref="A1:I209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -8263,2088 +8269,2117 @@
       </c>
       <c r="H136" s="0" t="s">
         <v>288</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H137" s="0"/>
+        <v>208</v>
+      </c>
+      <c r="H137" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I137" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>444</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>445</v>
+        <v>111</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H138" s="0"/>
       <c r="I138" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>446</v>
       </c>
-      <c r="C139" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E139" s="0" t="s">
+      <c r="F139" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="F139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G139" s="0" t="s">
-        <v>116</v>
+        <v>287</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>120</v>
+        <v>163</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E140" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="F140" s="0" t="s">
         <v>450</v>
       </c>
-      <c r="F140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G140" s="0" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>288</v>
+        <v>120</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="C141" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E141" s="0" t="s">
+      <c r="F141" s="0" t="s">
         <v>453</v>
       </c>
-      <c r="F141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G141" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>30</v>
+        <v>288</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>454</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>456</v>
+        <v>24</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="C143" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E143" s="0" t="s">
+      <c r="F143" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="G143" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="F143" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H143" s="0" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>459</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>71</v>
+        <v>155</v>
       </c>
       <c r="I144" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>461</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>155</v>
+        <v>71</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>463</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>464</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>465</v>
+        <v>96</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="C147" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E147" s="0" t="s">
+      <c r="F147" s="0" t="s">
         <v>467</v>
       </c>
-      <c r="F147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G147" s="0" t="s">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="H147" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>468</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>185</v>
+        <v>273</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>470</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D149" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>471</v>
       </c>
-      <c r="C149" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E149" s="0" t="s">
+      <c r="F149" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H149" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I149" s="0" t="s">
         <v>472</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>473</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>474</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H150" s="0"/>
+        <v>356</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>475</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>477</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H151" s="0"/>
       <c r="I151" s="0" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D152" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>478</v>
       </c>
-      <c r="C152" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G152" s="0" t="s">
         <v>479</v>
       </c>
-      <c r="F152" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H152" s="0" t="s">
-        <v>155</v>
+        <v>71</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>159</v>
+        <v>127</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>36</v>
+        <v>195</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>288</v>
+        <v>155</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>482</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>483</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H154" s="0"/>
+      <c r="H154" s="0" t="s">
+        <v>288</v>
+      </c>
       <c r="I154" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>484</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>485</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H155" s="0"/>
       <c r="I155" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>486</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>426</v>
+        <v>171</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H156" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H156" s="0" t="s">
+        <v>155</v>
+      </c>
       <c r="I156" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>488</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>13</v>
+        <v>426</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H157" s="0"/>
       <c r="I157" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>491</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H158" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H158" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I158" s="0" t="s">
-        <v>492</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>493</v>
       </c>
-      <c r="C159" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E159" s="0" t="s">
+      <c r="F159" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="H159" s="0"/>
+      <c r="I159" s="0" t="s">
         <v>494</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>11</v>
+        <v>197</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>497</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>498</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>367</v>
+        <v>64</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>500</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>36</v>
+        <v>367</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H162" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H162" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I162" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>501</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="H163" s="0"/>
       <c r="I163" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>503</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>505</v>
+        <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>30</v>
+        <v>120</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E165" s="0" t="s">
         <v>506</v>
       </c>
-      <c r="C165" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E165" s="0" t="s">
+      <c r="F165" s="0" t="s">
         <v>507</v>
       </c>
-      <c r="F165" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G165" s="0" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>509</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>510</v>
+        <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>511</v>
+        <v>14</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>512</v>
       </c>
-      <c r="C167" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E167" s="0" t="s">
+      <c r="G167" s="0" t="s">
         <v>513</v>
       </c>
-      <c r="F167" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H167" s="0"/>
+      <c r="H167" s="0" t="s">
+        <v>71</v>
+      </c>
       <c r="I167" s="0" t="s">
-        <v>26</v>
+        <v>276</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>515</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>516</v>
+        <v>426</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>517</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H168" s="0"/>
       <c r="I168" s="0" t="s">
-        <v>205</v>
+        <v>26</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>518</v>
       </c>
-      <c r="C169" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E169" s="0" t="s">
+      <c r="G169" s="0" t="s">
         <v>519</v>
       </c>
-      <c r="F169" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H169" s="0"/>
+      <c r="H169" s="0" t="s">
+        <v>71</v>
+      </c>
       <c r="I169" s="0" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H170" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H170" s="0"/>
       <c r="I170" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H171" s="0" t="s">
         <v>120</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>524</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>526</v>
+        <v>14</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D173" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>527</v>
-      </c>
-[...7 lines deleted...]
-        <v>528</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>90</v>
+        <v>528</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>155</v>
+        <v>71</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>529</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>134</v>
+        <v>36</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>531</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>532</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>134</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>120</v>
+        <v>163</v>
       </c>
       <c r="I175" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" s="0" t="s">
         <v>534</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>445</v>
+        <v>54</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>116</v>
+        <v>208</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>537</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>36</v>
+        <v>447</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>44</v>
+        <v>116</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>30</v>
+        <v>155</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>540</v>
+        <v>36</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H178" s="0"/>
+        <v>44</v>
+      </c>
+      <c r="H178" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I178" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" s="0" t="s">
         <v>541</v>
       </c>
-      <c r="C179" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E179" s="0" t="s">
+      <c r="F179" s="0" t="s">
         <v>542</v>
       </c>
-      <c r="F179" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G179" s="0" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H179" s="0"/>
       <c r="I179" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>544</v>
       </c>
-      <c r="C180" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E180" s="0" t="s">
+      <c r="F180" s="0" t="s">
         <v>545</v>
       </c>
-      <c r="F180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G180" s="0" t="s">
-        <v>58</v>
+        <v>208</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>546</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D181" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" s="0" t="s">
         <v>547</v>
       </c>
-      <c r="E181" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F181" s="0" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>549</v>
+        <v>58</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>25</v>
+        <v>120</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E182" s="0" t="s">
         <v>550</v>
       </c>
-      <c r="C182" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E182" s="0" t="s">
+      <c r="F182" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G182" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="F182" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H182" s="0" t="s">
-        <v>120</v>
+        <v>25</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>16</v>
+        <v>276</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>552</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>426</v>
+        <v>355</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H183" s="0"/>
+        <v>292</v>
+      </c>
+      <c r="H183" s="0" t="s">
+        <v>120</v>
+      </c>
       <c r="I183" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>554</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>355</v>
+        <v>426</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H184" s="0"/>
       <c r="I184" s="0" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>557</v>
       </c>
-      <c r="C185" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E185" s="0" t="s">
+      <c r="F185" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="G185" s="0" t="s">
         <v>558</v>
       </c>
-      <c r="F185" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H185" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D186" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>560</v>
       </c>
-      <c r="C186" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E186" s="0" t="s">
+      <c r="F186" s="0" t="s">
         <v>561</v>
       </c>
-      <c r="F186" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G186" s="0" t="s">
-        <v>562</v>
-[...1 lines deleted...]
-      <c r="H186" s="0"/>
+        <v>178</v>
+      </c>
+      <c r="H186" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I186" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>563</v>
       </c>
-      <c r="C187" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E187" s="0" t="s">
+      <c r="F187" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G187" s="0" t="s">
         <v>564</v>
       </c>
-      <c r="F187" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H187" s="0"/>
       <c r="I187" s="0" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>565</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>567</v>
+        <v>76</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H188" s="0"/>
+        <v>162</v>
+      </c>
+      <c r="H188" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I188" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="C189" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E189" s="0" t="s">
+      <c r="F189" s="0" t="s">
         <v>569</v>
       </c>
-      <c r="F189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G189" s="0" t="s">
-        <v>570</v>
+        <v>58</v>
       </c>
       <c r="H189" s="0"/>
       <c r="I189" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D190" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E190" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="C190" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E190" s="0" t="s">
+      <c r="F190" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" s="0" t="s">
         <v>572</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="H190" s="0"/>
       <c r="I190" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>573</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>575</v>
+        <v>130</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="H191" s="0"/>
       <c r="I191" s="0" t="s">
-        <v>576</v>
+        <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="F192" s="0" t="s">
         <v>577</v>
       </c>
-      <c r="C192" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E192" s="0" t="s">
+      <c r="G192" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="H192" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I192" s="0" t="s">
         <v>578</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>579</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>111</v>
+        <v>134</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>581</v>
+        <v>120</v>
       </c>
       <c r="I193" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="D194" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>582</v>
       </c>
-      <c r="C194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="H194" s="0" t="s">
         <v>583</v>
       </c>
-      <c r="D194" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I194" s="0" t="s">
-        <v>585</v>
+        <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="D195" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>586</v>
-      </c>
-[...7 lines deleted...]
-        <v>587</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>130</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>320</v>
+        <v>71</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>20</v>
+        <v>587</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>588</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>10</v>
+        <v>269</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>589</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>451</v>
+        <v>130</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H196" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="H196" s="0" t="s">
+        <v>320</v>
+      </c>
       <c r="I196" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>590</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>591</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>13</v>
+        <v>453</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="0"/>
       <c r="I197" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>592</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>594</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>269</v>
+        <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>83</v>
+        <v>101</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>395</v>
+        <v>355</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>596</v>
+        <v>44</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>581</v>
+        <v>15</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>269</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E200" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="F200" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="G200" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="F200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H200" s="0" t="s">
-        <v>163</v>
+        <v>583</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="D201" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E201" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="C201" s="0" t="s">
+      <c r="F201" s="0" t="s">
         <v>601</v>
       </c>
-      <c r="D201" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G201" s="0" t="s">
-        <v>208</v>
+        <v>396</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>16</v>
+        <v>276</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="C202" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="C202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D202" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>605</v>
+        <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>14</v>
+        <v>208</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>108</v>
+        <v>172</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>606</v>
       </c>
-      <c r="C203" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E203" s="0" t="s">
+      <c r="F203" s="0" t="s">
         <v>607</v>
       </c>
-      <c r="F203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G203" s="0" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>259</v>
+        <v>108</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>345</v>
+        <v>39</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E204" s="0" t="s">
         <v>609</v>
       </c>
-      <c r="C204" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E204" s="0" t="s">
+      <c r="F204" s="0" t="s">
         <v>610</v>
       </c>
-      <c r="F204" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G204" s="0" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>25</v>
+        <v>259</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>26</v>
+        <v>345</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>611</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>505</v>
+        <v>314</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>613</v>
+        <v>319</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="F206" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="G206" s="0" t="s">
         <v>615</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H206" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>616</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="H207" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I207" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>618</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>445</v>
+        <v>161</v>
       </c>
       <c r="G208" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H208" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="I208" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" s="0">
+        <v>208</v>
+      </c>
+      <c r="B209" s="0" t="s">
         <v>620</v>
       </c>
-      <c r="H208" s="0" t="s">
+      <c r="C209" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D209" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F209" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="G209" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="H209" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="I208" s="0" t="s">
+      <c r="I209" s="0" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>