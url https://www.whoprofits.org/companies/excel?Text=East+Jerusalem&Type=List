--- v1 (2026-07-02)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="623">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="628">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -276,50 +276,65 @@
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
 According to the company, in 2019 its software has been installed in over 100,000 cameras, in 43 countries as part of some 350 projects. The software operates on real-time scanning and cross-analysis of data collected from various sources, including open-source data collection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Ashdar Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A construction company, which develops, builds and markets residential neighborhoods. Ashdar also rents office and industrial spaces.
 The company has built housing projects in the settlements of Oranit, Alfei Menashe,&amp;nbsp;Ma&amp;#39;ale Adumim and Beitar Illit&amp;nbsp;in the occupied West Bank.
 In December 2014, the company signed a contract&amp;nbsp;for an urban renewal project in the settlement neighborhood of Gilo in occupied East Jerusalem. The planned project will include 464 housing beyond the Green Line.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
@@ -430,152 +445,54 @@
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
@@ -1067,53 +984,50 @@
 The payloads are installed on the &amp;ldquo;Skylark&amp;rdquo; drones, manufactured by&amp;nbsp;Elbit Systems, which were heavily used during the assault on Gaza in the summer of 2014.During the days of the military assault, Controp has worked alongside the Israeli military in order to satisfy the needs of the security forces.
 Also during the assault on Gaza in 2014, the company provided its Stabilized Panoramic Automatic Intruder Detection and Recognition System (SPIDER), which was used to gather intelligence for the Israeli military.
 Controp&amp;rsquo;s DSP-1 payloads are also installed on the &amp;ldquo;Heron1&amp;rdquo; UAVs, which were in significant use by the Israeli military during in the assault on Gaza in 2008&amp;ndash;2009.
 Controp was also involved in a joint project with the companies Tomcar and&amp;nbsp;Elbit Systems, for developing UAVs for military purposes, and providing cameras for UAVs used by combat units of the Israeli military in the West Bank and for long-range surveillance systems used to surveil Gaza residents.
 Controp&amp;rsquo;s aerial TR-STAMP camera payloads are used in Israel on &amp;ldquo;SkyStar 180&amp;rdquo; surveillance balloons, manufactured by RT LTA Company. The balloons are used by the Israeli military for collecting tactical intelligence, surveillance and reconnaissance in the occupied West Bank and Gaza. The system is also in use by the Israeli Police, and in 2014 SkyStar 180 balloons were deployed over Palestinian neighborhoods in occupied East Jerusalem.
 In 2019, the company won a tender to provide security, surveillance and communication systems to the Israeli police.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Dan Public Transportation Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
@@ -1199,71 +1113,61 @@
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israeli company specializing in marketing, sales and service for mechanical equipment for infrastructure and construction.
-[...6 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services</t>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
@@ -1459,101 +1363,51 @@
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
@@ -1733,184 +1587,63 @@
   </si>
   <si>
     <t>Hai Dolev Holdings Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">a private Israeli company specialized in planning and carrying out drilling projects.&amp;nbsp;
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
@@ -2034,189 +1767,51 @@
     <t>Ineco</t>
   </si>
   <si>
     <t xml:space="preserve">Ineco is a Spanish infrastructure engineering and consultancy company providing services for the management of transport systems in the sectors of aviation, railway, roads, urban and sea transport and building.
 In August 2016, Ineco won a tender for the planning and engineering of the tunnels in the Blue Line of the Jerusalem Light Rail. The Blue Line&amp;#39;s planned route passes from the Gilo settlement in southwest East Jerusalem through the city center to the Ramot settlement in northern East Jerusalem, connecting the Israeli settlement neighborhoods to one another and to West Jerusalem.
 The estimated planning cost of the 2.5km tunnel section is NIS 100M.
 Ineco is also participating in the design phase of the electrification of the railway cars of Israel Railways.
 </t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
@@ -2570,123 +2165,82 @@
 David&amp;rsquo;s armored capsule is mounted mainly on Toyota Hilux commercial pickups, as well as Toyota Land Cruiser or Land Rover Defender pickup trucks. The David vehicle is designed to negotiate narrow urban streets and alleys in urban areas. David can carry four to six soldiers in full battle gear, and has gun ports in all 4 directions.
 The &amp;#39;Tiger&amp;#39; armored vehicle is based on Ford and Dodge heavy duty pickups and other Heavy Duty platforms.
 On October 19, 2023, the Israeli Ministry of Defense received delivery of the first batch of MDT Armor David 4&amp;times;4 light armored vehicles set to replace those damaged during the current military invasion of Gaza. The shipment was part of a U.S Foreign Military Sale (FMS) awarded in April 2023, to MDT Armor, for a total value of USD 21,913,585, with the company awarded the contract for the production and supply of &amp;quot;David&amp;quot; vehicles to the Israeli military. The supply is to be carried out until the end of September 2025.
 In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.
 On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gunport in a Toyota MDT David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.
 In July 2021, the U.S. Department of Defense awarded a sole supplier contract worth about USD 10 million to MDT Armor for the production and supply of about 65-70 David vehicles to the Israeli military. The project is budgeted through the U.S. foreign military sales program.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Mei-Tal Engineering and Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in two construction projects in Har Homa settlement neighborhood and a construction project in Pisgat Ze&amp;#39;ev settlement neighborhood in occupied East Jerusalem.
 The company was also involved in construction projects in the settlements of Maaleh Adumim and Efrat in occupied West Bank.
 A 2019 court case was filed against the company for applying a discriminatory policy against Palestinians seeking to rent/purchase properties developed by the company shows the company also has a discriminatory policy against Palestinian tenants.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Mery Building Works Contracting Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company. The company&amp;#39;s head office is located in the settlement neighborhood of Pisgat Ze&amp;#39;ev in East Jerusalem.
 In 24 June 2010, Mery Building Works won a tender of NIS 2.1 million with development expenses of NIS 1.9 million to build 12 housing units on a land of 2,678 square meters in northwestern Pisgat Ze&amp;#39;ev, east of the Palestinian village of Beit Hanina.
 The &amp;quot;Forest&amp;quot; and &amp;quot;Top Forest&amp;quot; Projects, as they are called, are projects of luxury apartments, including penthouses, villas and duplex houses. The projects are located near Mir forest, a 1 km2 forest of the Keren Kayemeth (Israel of the Jewish National Fund), situated between Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev in Wadi Qelt. As the company states, each house has an &amp;quot;amazing view&amp;quot;.&amp;nbsp;As of the end of 2016 the company still marketed apartments in the project.
 Hapoalim bank accompanied this project.
 </t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of insurance, pensions and financial services.
-[...17 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
@@ -2707,143 +2261,51 @@
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Mishkan Eliyahu Construction and Investment Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 Mishkan Eliyahu builds housing and commercial projects in settlements in the West Bank and in settlement neighborhoods in East Jerusalem.
 The company won a tender of NIS 1.88 million with development expenses of NIS 4.97 million to build a 24 housing units&amp;#39; project on a land of 1,933 m2 in the center of the settlement of&amp;nbsp;Beitar Illit&amp;nbsp;in July 2014.&amp;nbsp;The project is executed in accordance with Urban Construction Plan no. 426/8, which refers to the lands of the Palestinian villages Wadi Fukhin, Hussan and Nahalin.&amp;nbsp;The project, which is currently under construction, is also part of the Israeli government&amp;#39;s program: &amp;quot;Price for residents&amp;quot; (Mehir Lamishtaken) that offers low cost housing.
 Hapoalim bank provides financial accompaniment to this project.
 Mishkan Eliyahu won a tender of NIS 1.89 million with development expenses of NIS 4.9 million to build 24 housing units on a land of 3,695 m2&amp;nbsp;in Givat Hatamar in Efrat in July&amp;nbsp;2014. The &amp;quot;Open&amp;quot; project is currently under construction.
 Hapoalim bank provides financial accompaniment to this project.
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -3048,50 +2510,53 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
@@ -4382,51 +3847,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I209"/>
+  <dimension ref="A1:I210"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -4765,5621 +4230,5648 @@
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...8 lines deleted...]
-      <c r="F16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>20</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H18" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="H19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>71</v>
+        <v>30</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>113</v>
+      </c>
       <c r="I26" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>49</v>
+        <v>124</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>30</v>
+        <v>125</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H30" s="0"/>
+        <v>49</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I30" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="0" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="H32" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>136</v>
+      </c>
       <c r="I32" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>140</v>
+        <v>36</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>143</v>
+        <v>28</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>11</v>
+        <v>149</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>151</v>
+        <v>36</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>142</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I37" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="C39" s="0"/>
+        <v>158</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>87</v>
+      </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>36</v>
+        <v>135</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>44</v>
+        <v>142</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="I39" s="0"/>
+        <v>160</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>158</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="C40" s="0"/>
       <c r="D40" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H40" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="0" t="s">
-        <v>49</v>
+        <v>167</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>71</v>
+        <v>168</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>168</v>
+        <v>28</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>169</v>
+        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>172</v>
+        <v>76</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C43" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="0" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>13</v>
+        <v>176</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>120</v>
+        <v>177</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>178</v>
+        <v>72</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>163</v>
+        <v>125</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>182</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H45" s="0"/>
+        <v>183</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>168</v>
+      </c>
       <c r="I45" s="0" t="s">
-        <v>31</v>
+        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>164</v>
+        <v>31</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>187</v>
+        <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>54</v>
+        <v>190</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H47" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I47" s="0" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
-        <v>192</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>195</v>
+        <v>116</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>116</v>
+        <v>196</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="H50" s="0"/>
+        <v>121</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>113</v>
+      </c>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>161</v>
+        <v>54</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>205</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>54</v>
+        <v>166</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="H53" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>130</v>
+        <v>54</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>213</v>
+        <v>95</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>215</v>
+        <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>111</v>
+        <v>57</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>116</v>
+        <v>217</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>221</v>
+        <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>222</v>
+        <v>14</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C59" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="D59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="E59" s="0" t="s">
+      <c r="G59" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="F59" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H59" s="0"/>
+      <c r="H59" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>229</v>
+        <v>135</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="H60" s="0"/>
       <c r="I60" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C62" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="D62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" s="0" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>235</v>
+        <v>14</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G63" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="F63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H63" s="0" t="s">
-        <v>71</v>
+        <v>160</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>195</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H64" s="0"/>
+        <v>151</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="D65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F65" s="0" t="s">
-        <v>244</v>
+        <v>200</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E66" s="0" t="s">
+      <c r="F66" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="F66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="0" t="s">
-        <v>248</v>
+        <v>121</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E67" s="0" t="s">
+      <c r="H67" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I67" s="0" t="s">
         <v>251</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H68" s="0"/>
+        <v>151</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>125</v>
+      </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>36</v>
+        <v>112</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>258</v>
+        <v>36</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>259</v>
+        <v>15</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="F71" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="G71" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="H71" s="0" t="s">
         <v>261</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>262</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>134</v>
+        <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>259</v>
+        <v>125</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>172</v>
+        <v>261</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>54</v>
+        <v>135</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C75" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="D75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F75" s="0" t="s">
-        <v>130</v>
+        <v>54</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>44</v>
+        <v>102</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>71</v>
+        <v>168</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C76" s="0" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>273</v>
+        <v>135</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>116</v>
+        <v>44</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E77" s="0" t="s">
+      <c r="F77" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="F77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G77" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H77" s="0"/>
+        <v>121</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I77" s="0" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F78" s="0" t="s">
-        <v>182</v>
+        <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>16</v>
+        <v>278</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>281</v>
+        <v>187</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E80" s="0" t="s">
+      <c r="F80" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="F80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G80" s="0" t="s">
-        <v>85</v>
+        <v>121</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>259</v>
+        <v>125</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="C81" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="F81" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G81" s="0" t="s">
-        <v>287</v>
+        <v>90</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>288</v>
+        <v>261</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="G82" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E82" s="0" t="s">
+      <c r="H82" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="F82" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I82" s="0"/>
+      <c r="I82" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="F83" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="C83" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E83" s="0" t="s">
+      <c r="G83" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="F83" s="0" t="s">
-[...3 lines deleted...]
-      <c r="H83" s="0"/>
+      <c r="H83" s="0" t="s">
+        <v>125</v>
+      </c>
       <c r="I83" s="0"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>296</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>89</v>
-[...9 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G84" s="0"/>
+      <c r="H84" s="0"/>
+      <c r="I84" s="0"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G85" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="F85" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H85" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="C86" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="F86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="I86" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>305</v>
+        <v>54</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="I87" s="0"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="F88" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="F88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G88" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>13</v>
+        <v>310</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H89" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>314</v>
+        <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="D91" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="C91" s="0" t="s">
+      <c r="E91" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="D91" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E91" s="0" t="s">
+      <c r="F91" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="F91" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G91" s="0" t="s">
-        <v>319</v>
+        <v>167</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>320</v>
+        <v>76</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="F92" s="0" t="s">
         <v>321</v>
       </c>
-      <c r="C92" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E92" s="0" t="s">
+      <c r="G92" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="F92" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H92" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>324</v>
+        <v>34</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>111</v>
+        <v>200</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>162</v>
+        <v>289</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>25</v>
+        <v>323</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C94" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="D94" s="0" t="s">
+      <c r="E94" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>195</v>
+        <v>116</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>330</v>
+        <v>167</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>205</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F95" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="G95" s="0" t="s">
         <v>333</v>
       </c>
-      <c r="G95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H95" s="0" t="s">
-        <v>288</v>
+        <v>113</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>39</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>336</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H96" s="0"/>
+        <v>49</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>290</v>
+      </c>
       <c r="I96" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C97" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="D97" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E97" s="0" t="s">
+      <c r="F97" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="F97" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G97" s="0" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H97" s="0"/>
       <c r="I97" s="0" t="s">
-        <v>164</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>269</v>
+        <v>341</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>144</v>
+        <v>34</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>36</v>
+        <v>275</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>146</v>
+        <v>289</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>16</v>
+        <v>169</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>10</v>
+        <v>271</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>11</v>
+        <v>149</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>344</v>
+        <v>36</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>259</v>
+        <v>25</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>345</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E100" s="0" t="s">
+      <c r="F100" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="F100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G100" s="0" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>71</v>
+        <v>261</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>179</v>
+        <v>348</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>13</v>
+        <v>307</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H101" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="I101" s="0" t="s">
-        <v>16</v>
+        <v>184</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>225</v>
+        <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>352</v>
+        <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
-        <v>164</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>353</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>233</v>
+        <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>355</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="H103" s="0"/>
+        <v>167</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I103" s="0" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E104" s="0" t="s">
+      <c r="F104" s="0" t="s">
         <v>358</v>
       </c>
-      <c r="F104" s="0" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="G104" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="H104" s="0"/>
       <c r="I104" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="H105" s="0" t="s">
-        <v>259</v>
+        <v>125</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>362</v>
+        <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>364</v>
+        <v>322</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>120</v>
+        <v>261</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C107" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" s="0" t="s">
-        <v>197</v>
+        <v>133</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F107" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G107" s="0" t="s">
         <v>367</v>
       </c>
-      <c r="G107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H107" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>16</v>
+        <v>278</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>368</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>36</v>
+        <v>370</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H109" s="0"/>
+        <v>237</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I109" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>374</v>
+        <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>375</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H110" s="0"/>
       <c r="I110" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>376</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E111" s="0" t="s">
+      <c r="F111" s="0" t="s">
         <v>377</v>
       </c>
-      <c r="F111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H111" s="0"/>
+        <v>378</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I111" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>134</v>
+        <v>54</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H112" s="0"/>
       <c r="I112" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H113" s="0"/>
+        <v>121</v>
+      </c>
+      <c r="H113" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I113" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>384</v>
+        <v>145</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>319</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>13</v>
+        <v>387</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H115" s="0"/>
+        <v>322</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>177</v>
+      </c>
       <c r="I115" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="H116" s="0"/>
       <c r="I116" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>390</v>
+        <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>392</v>
+        <v>54</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="H117" s="0"/>
       <c r="I117" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="C118" s="0" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>395</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>396</v>
+        <v>289</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>397</v>
+        <v>76</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="F119" s="0" t="s">
         <v>398</v>
       </c>
-      <c r="C119" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E119" s="0" t="s">
+      <c r="G119" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="F119" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="0" t="s">
+      <c r="H119" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="H119" s="0"/>
       <c r="I119" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>401</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="H120" s="0"/>
       <c r="I120" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>405</v>
+        <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>71</v>
+        <v>125</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>408</v>
+        <v>102</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>78</v>
+        <v>278</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>13</v>
+        <v>398</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>20</v>
+        <v>83</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>38</v>
+        <v>125</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>177</v>
+        <v>416</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H125" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H125" s="0" t="s">
+        <v>160</v>
+      </c>
       <c r="I125" s="0" t="s">
-        <v>16</v>
+        <v>169</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>417</v>
+        <v>182</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H126" s="0"/>
       <c r="I126" s="0" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>13</v>
+        <v>421</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>108</v>
+        <v>290</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>16</v>
+        <v>184</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H128" s="0"/>
+      <c r="H128" s="0" t="s">
+        <v>113</v>
+      </c>
       <c r="I128" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H129" s="0"/>
       <c r="I129" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>426</v>
+        <v>54</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>172</v>
+        <v>25</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>205</v>
+        <v>39</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>195</v>
+        <v>433</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>116</v>
+        <v>146</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>120</v>
+        <v>177</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>345</v>
+        <v>209</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>13</v>
+        <v>200</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H133" s="0"/>
+        <v>121</v>
+      </c>
+      <c r="H133" s="0" t="s">
+        <v>125</v>
+      </c>
       <c r="I133" s="0" t="s">
-        <v>20</v>
+        <v>348</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H134" s="0"/>
       <c r="I134" s="0" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>438</v>
+        <v>120</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>319</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H135" s="0"/>
       <c r="I135" s="0" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>195</v>
+        <v>442</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>287</v>
+        <v>322</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>288</v>
+        <v>160</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>161</v>
+        <v>200</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>208</v>
+        <v>289</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>25</v>
+        <v>290</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>111</v>
+        <v>166</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H138" s="0"/>
+        <v>212</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I138" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>447</v>
+        <v>116</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H139" s="0"/>
       <c r="I139" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>116</v>
+        <v>289</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>288</v>
+        <v>125</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>195</v>
+        <v>457</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>30</v>
+        <v>290</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>458</v>
+        <v>24</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>49</v>
+        <v>462</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>123</v>
+        <v>465</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>71</v>
+        <v>160</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>96</v>
+        <v>128</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>155</v>
+        <v>76</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="F147" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="C147" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G147" s="0" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>25</v>
+        <v>160</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>273</v>
+        <v>472</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H148" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>185</v>
+        <v>275</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>472</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>356</v>
+        <v>102</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>39</v>
+        <v>477</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H151" s="0"/>
+        <v>359</v>
+      </c>
+      <c r="H151" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I151" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H152" s="0"/>
       <c r="I152" s="0" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>127</v>
+        <v>28</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>195</v>
+        <v>54</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>116</v>
+        <v>484</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>155</v>
+        <v>76</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>159</v>
+        <v>132</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>36</v>
+        <v>200</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>61</v>
+        <v>121</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>288</v>
+        <v>160</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H155" s="0"/>
+      <c r="H155" s="0" t="s">
+        <v>290</v>
+      </c>
       <c r="I155" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H156" s="0"/>
       <c r="I156" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>426</v>
+        <v>176</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H157" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H157" s="0" t="s">
+        <v>160</v>
+      </c>
       <c r="I157" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>13</v>
+        <v>430</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H158" s="0"/>
       <c r="I158" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H159" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I159" s="0" t="s">
-        <v>494</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H160" s="0"/>
       <c r="I160" s="0" t="s">
-        <v>39</v>
+        <v>499</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>367</v>
+        <v>64</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>36</v>
+        <v>370</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H163" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I163" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>11</v>
+        <v>149</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="H164" s="0"/>
       <c r="I164" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>507</v>
+        <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>30</v>
+        <v>125</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>13</v>
+        <v>512</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>512</v>
+        <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>513</v>
+        <v>14</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>71</v>
+        <v>125</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>426</v>
+        <v>517</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H168" s="0"/>
+        <v>518</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="I168" s="0" t="s">
-        <v>26</v>
+        <v>278</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>518</v>
+        <v>430</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>519</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H169" s="0"/>
       <c r="I169" s="0" t="s">
-        <v>205</v>
+        <v>26</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>13</v>
+        <v>523</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H170" s="0"/>
+        <v>524</v>
+      </c>
+      <c r="H170" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="I170" s="0" t="s">
-        <v>16</v>
+        <v>209</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H171" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H171" s="0"/>
       <c r="I171" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>528</v>
+        <v>14</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>71</v>
+        <v>125</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>90</v>
+        <v>533</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>155</v>
+        <v>76</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>134</v>
+        <v>36</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>534</v>
+        <v>331</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="I176" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>34</v>
+        <v>539</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>116</v>
+        <v>212</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>36</v>
+        <v>451</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>30</v>
+        <v>160</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>542</v>
+        <v>36</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H179" s="0"/>
+        <v>44</v>
+      </c>
+      <c r="H179" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I179" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H180" s="0"/>
       <c r="I180" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>36</v>
+        <v>550</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>58</v>
+        <v>212</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>120</v>
+        <v>160</v>
       </c>
       <c r="I181" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>549</v>
+        <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>101</v>
+        <v>554</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>355</v>
+        <v>54</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>292</v>
+        <v>556</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>120</v>
+        <v>25</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>16</v>
+        <v>278</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>426</v>
+        <v>358</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H184" s="0"/>
+        <v>294</v>
+      </c>
+      <c r="H184" s="0" t="s">
+        <v>125</v>
+      </c>
       <c r="I184" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>355</v>
+        <v>430</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>558</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H185" s="0"/>
       <c r="I185" s="0" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>561</v>
+        <v>358</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>178</v>
+        <v>563</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>566</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="H187" s="0"/>
+        <v>183</v>
+      </c>
+      <c r="H187" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I187" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>34</v>
+        <v>202</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>569</v>
+      </c>
+      <c r="H188" s="0"/>
       <c r="I188" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>569</v>
+        <v>81</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H189" s="0"/>
+        <v>167</v>
+      </c>
+      <c r="H189" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I189" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>13</v>
+        <v>574</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>572</v>
+        <v>58</v>
       </c>
       <c r="H190" s="0"/>
       <c r="I190" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>146</v>
+        <v>577</v>
       </c>
       <c r="H191" s="0"/>
       <c r="I191" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>577</v>
+        <v>135</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="H192" s="0"/>
       <c r="I192" s="0" t="s">
-        <v>578</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>134</v>
+        <v>582</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>116</v>
+        <v>359</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>16</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>319</v>
+        <v>121</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>583</v>
+        <v>125</v>
       </c>
       <c r="I194" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>585</v>
+        <v>164</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>34</v>
+        <v>331</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>37</v>
+        <v>322</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>71</v>
+        <v>588</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>587</v>
+        <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>269</v>
+        <v>590</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>320</v>
+        <v>76</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>20</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>10</v>
+        <v>271</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>453</v>
+        <v>135</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H197" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="H197" s="0" t="s">
+        <v>323</v>
+      </c>
       <c r="I197" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>13</v>
+        <v>457</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H198" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H198" s="0"/>
       <c r="I198" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>355</v>
+        <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>269</v>
+        <v>10</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F200" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="G200" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H200" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I200" s="0" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>601</v>
+        <v>398</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>396</v>
+        <v>603</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>163</v>
+        <v>588</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>276</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>603</v>
+        <v>271</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>13</v>
+        <v>606</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>208</v>
+        <v>399</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>16</v>
+        <v>278</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>10</v>
+        <v>608</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>607</v>
+        <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>14</v>
+        <v>212</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>108</v>
+        <v>177</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>259</v>
+        <v>113</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>345</v>
+        <v>39</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>314</v>
+        <v>615</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>319</v>
+        <v>121</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>25</v>
+        <v>261</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>26</v>
+        <v>348</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>507</v>
+        <v>317</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>615</v>
+        <v>322</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>13</v>
+        <v>512</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>67</v>
+        <v>620</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I208" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>447</v>
+        <v>166</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>622</v>
+        <v>14</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>288</v>
+        <v>113</v>
       </c>
       <c r="I209" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" s="0">
+        <v>209</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F210" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="G210" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="H210" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="I210" s="0" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>