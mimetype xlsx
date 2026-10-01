--- v2 (2026-08-16)
+++ v3 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="628">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="625">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -356,86 +356,50 @@
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Avisror Moshe &amp; Sons</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -626,50 +590,53 @@
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>BriefCam</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of video synopsis solutions for law enforcement agencies, governments and companies.
 The company&amp;rsquo;s technology has been deployed in the Old City in occupied East Jerusalem.
 A public tender published by Israeli Ministry of Housing and Construction (IMOCH) for the provision and maintenance of electronic, technological and physical security systems in 98 sites in occupied East Jerusalem specified that its video management software must support video synopsis software such as Briefcam. Briefcam is the developer and owner of worldwide patents for the VIDEO SYNOPSIS&amp;reg; solution.
 According to the tender documents, the sites are located in Palestinian areas in which a number of Israeli settlers reside, and most are gated and can only be accessed through vehicle or pedestrian access gates. The project divides East Jerusalem into three distinct zones: the Shuafat ridge, the City of David settler complex (located in the Palestinian neighborhood of Silwan) and the Old City.
 A local command and control system would be installed in each individual site and all sites would broadcast to nine regional command and control centers. Regional centers would be connected to three area centers which would broadcast to two central centers. The entire apparatus would be accessible to officials in the IMOHC offices in Sheikh Jarrah in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Burger Ranch (Orgad HSN)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli fast-food chain.
 The company operates branches in the settlements of Maale Adumim and Ariel in the West Bank, a branch in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem, and a branch in the settlement of Katzrin in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>C. Mer Group</t>
@@ -874,94 +841,54 @@
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>CNA -Cable Neige Amenagement - Maitrise D’Oeuvre</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French engineering and consulting company specializing in ski resorts and the construction of cable transport systems.
 In October 2015, the company was awarded a 145,000 EUR contract by the Jerusalem Development Authority to serve as the main planner for a proposed cable car to the Old City in occupied East Jerusalem. The company was contracted after another French company, Safege, withdrew from the project, citing political considerations.
 The cable car project, promoted by the Ministry of Tourism and approved by the Israeli cabinet in May 2017, is designed to strengthen Israeli control over occupied East Jerusalem and to boost settlement tourism, with the final station to be built in a settler operated visitors center in the Palestinian neighborhood of Silwan.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Colmobil </t>
   </si>
   <si>
     <t>A private Israeli company, the largest car importer in Israel. The company holds import franchise for Mercedes-Benz and Mitsubishi vehicles and imports and markets Genesis, Jaecoo, Smart, HD Hyundai, Freightliner, and King Long cars and trucks.&amp;nbsp;Colmobil is the sole authorized Israeli company by Mercedes to import and maintain Mercedes vehicles. The company provides Mercedes vehicles and maintenance services to the Israeli military and the Israeli Police.Services to the Israeli Ministry of Defense&amp;nbsp;The company is a long-standing supplier of services and equipment to the Israeli Ministry of Defense (IMOD), including trucks that have been serving the Israeli military for decades. The company supplies Mercedes, Mitsubishi, and Hyundai vehicles to the Israeli military and military personnel.Mercedes Vehicles for the Israeli Ministry of Defense&amp;nbsp;In November 2023, Colmobil supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.&amp;nbsp;The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 vehicles are&amp;nbsp;manufactured in the USA for the needs of the Israeli military and the Medical Corps.In December 2022, Colmobil was selected to supply the IMOD with hundreds of Mercedes Actros model heavy-duty trucks at a cost of hundreds of millions of NIS. Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and supplied by Colmobil.&amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles were fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2014, Colmobil supplied the Israeli&amp;nbsp;military&amp;nbsp;with Mitsubishi Attrage vehicles for military&amp;nbsp;Majors,&amp;nbsp;Chief Officers, and lieutenant colonels.Hyundai Vehicles for the Israeli Ministry of DefenseColmobil is the controlling shareholder of&amp;nbsp;EFCO Equipment, the exclusive representative in Israel of&amp;nbsp;HD Hyundai&amp;nbsp;Construction Equipment.&amp;nbsp;In 2018, Colmobil was awarded the IMOD vehicle tender to supply 1,500 Hyundai Ioniq vehicles to Israeli military officers with the rank of lieutenant colonel under a four-year lease agreement. &amp;nbsp;Services to the Israel PoliceColmobil is the exclusive supplier of Mercedes vehicles and their maintenance services to the Israel Police, which are performed at the company’s authorized garages.In December 2020, the company was contracted as a sole supplier with an exemption from tender to provide the Israel Police with maintenance services for Mercedes Vario vehicles from January 2021 until January 2024 for NIS 200,000.&amp;nbsp;In December 2020, the company was contracted as a sole supplier to provide the Israel Police with continued maintenance services for five unique Mercedes Vario armored&amp;nbsp;vehicles from January 2021 until October 2022 for NIS 140,000.&amp;nbsp;In March 2019, the company was contracted to supply the Israel Police with maintenance services for Mercedes Vario armored&amp;nbsp;vehicles from January 2019 until January 2021 for NIS 200,000.&amp;nbsp;In February 2019, the company was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.In January 2019, the company was contracted to provide the Israel Police with maintenance services for Mercedes Vario vehicles until January 2021.&amp;nbsp;Services for the Ministry of Transport&amp;nbsp;Between 2014 and 2018, the company received NIS 373,004 from the Ministry of Transport and Road Safety for "equipping in East Jerusalem".&amp;nbsp;In 2017, the company provided the Ministry of Transport and Road Safety with&amp;nbsp;purchase of minibuses for the Mount of Olives Company for NIS 794,850.</t>
   </si>
   <si>
     <t>Service Industry and Retail, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza</t>
   </si>
@@ -1120,50 +1047,53 @@
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Efco Equipment</t>
   </si>
   <si>
     <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
@@ -1194,112 +1124,51 @@
     <t xml:space="preserve">A developer and manufacturer of security gates and access control systems for secured compounds.
 Vehicle gates and turnstiles of the company are installed at Qalandiya, Huwara and Beit Iba checkpoints restricting the occupied Palestinian population movement in the occupied territory.
 Company gates and&amp;nbsp;bollards were installed&amp;nbsp;in the settlement of Alon Moreh in the West Bank, in the Israeli Ministry of Justice and in the depot of the Jerusalem light rail&amp;nbsp;in occupied East Jerusalem.
 The company had also supplied security products to bases of the Israeli army and to its headquarters in Tel Aviv - &amp;quot;The Kirya&amp;quot;.
 </t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
@@ -1584,107 +1453,113 @@
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Hai Dolev Holdings Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">a private Israeli company specialized in planning and carrying out drilling projects.&amp;nbsp;
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Hamat Group </t>
+  </si>
+  <si>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
+    <t>Germany</t>
+  </si>
+  <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
-  </si>
-[...1 lines deleted...]
-    <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hidromek</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">A private Turkish company that manufactures and markets hydraulic work machines.
 Machinery manufactured by the company was used in the demolition of Palestinian houses in the occupied West Bank and East Jerusalem.
 In 2010, Hidromek machinery was documented during the demolition of cisterns in the South Hebron Hills, West Bank. In January 2013, company bulldozers were also documented in the demolition of around 70 structures, including homes, animal shelters and other storage sheds, in the area of Al Maleh and Al Mayta villages, in the northern Jordan Valley, West Bank. In October 2018, company machinery was documented during the demolition and confiscation of school structures in the Palestinian village of Ibziq in the Jordan Valley.
 In December 2012, company machinery was documented in a demolition in the Palestinian neighborhood of Beit Hanina in East Jerusalem. In August 2018, company machinery was documented in a demolition of a print shop in the Palestinian neighborhood of Silwan in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Hitachi</t>
@@ -2558,86 +2433,57 @@
   <si>
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Psagot Ziv Investment and Development (1993) Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli investments and development company.
 Psagot Ziv is building and marketing a residential project in the Pisgat Ze&amp;#39;ev settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 8.1 million, with development expenses of NIS 12.1 million, awarded to the company on 30 November 2015. According to the tender, Psagot Ziv will build 68 housing units on an area of 2,521 m2 in the framework of Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;#39;ev North to the southwest. The project is part of the Israeli government program Mekhir Lamishtaken (Hebrew: Price for the Resident), which offers apartments at controlled prices to entitled beneficiaries, and is accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
@@ -3355,73 +3201,50 @@
   <si>
     <t>Unikowsky Maoz</t>
   </si>
   <si>
     <t xml:space="preserve">Importer, marketer and distributer of home, building and gardening products.
 The company is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank. In addition, the company sells its products in selling points in Ramat Eshkol settlement neigborhood in East Jerusalem and in the West Bank settlement of Modi&amp;#39;in Ilit.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...21 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 Settlement Construction 
 The company carries out construction works in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 In February 2022, the company was contracted for a construction project in the settlement of Katzrin in the occupied Syrian Golan. The project includes the construction of 1,642 housing units as part of a residential neighborhood under Plan 1032 for the planning and construction of preferred housing complexes, as part of increasing the supply of apartments by the Ministry of Construction and Housing of Israel.
 The company has a project for the planned construction of 900 housing units as part of &amp;#39;Evacuation-Building&amp;#39; project in Hebron Road on the planned Jerusalem Light Rail (JLR) Blue Line rail axis route in East Jerusalem. The project is part of a development plan that will include residential, hotel and commercial towers of 30 stories or higher, and a total of thousands of housing units alongside central commercial and public tourism areas.
 Additionally, the company carried out the establishment of a residential project in Pisgat Ze&amp;#39;ev settlement neighborhood consisting of six buildings, each building has 5 floors and two 4-room apartments per floor; and a residential project in the Ramat Eshkol settlement neighborhood consisting of two buildings. The project is currently in the occupancy stage.
 Transportation Projects 
 The company carries out transportation projects for the benefit of facilitation of settler movement on the two sides of the Green Line.
 The company is carrying out a Level Separation project on Road 60/437 in the settlement of Geva Binyamin (Adam) in the occupied West Bank. The project includes a road level separation between the main road that connects Beit El settlement and Jerusalem, and the secondary road to Geva Binyamin. The project also includes construction works on Road 60 including the construction of circular intersection, connecting ramps, and a bridge. In addition, the project included infrastructure works, retaining walls, deep foundations, paving works, development and gardening. Highway 60, also known as the Tunnel Road, is an Israeli highway that crosses the West Bank from south to north. The road provides access from West Bank settlements to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The road serves vehicles with Israeli license plates only. Route 437 is a major Israeli road in the Mateh Binyamin settlement Regional Council in the occupied West Bank, connecting the settlement of Geva Binyamin and the Mishor Adumim settlement. The road is the main connection between Binyamin settlements in the West Bank and Jerusalem.
 The company also carried out the construction of an interchange at the entrance to the Ramat Shlomo settlement neighborhood in the occupied East Jerusalem. The company carried out level separation with a bridge, slope filling, underground passage renewal, and infrastructure and landscape development. Additionally, additional bridge constructions were carried out in preparation for the connection of the Interchange to a future road which will facilitate traffic between Ramat Shlomo and the Western part of Jerusalem.
 In 2022, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, paving and development work in Road 17 and in Road 117 in the neighborhood of Umm Tuba in occupied East Jerusalem.
 Netivey Edomit Quarry
 Y.D Barzani holds 50% in the Netivey Edomit Quarry, located in the occupied West Bank.
 Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Y.D. Barzani and Ashtrom Group.
 The Jerusalem Light Rail 
 In November 2022, the company won a tender to carry out preparation works for the Blue Line route in Section 21, in Southern Hebron Road near Givat HaMatos planned settlement neighborhood.
 The company is the executing company for the Har Homa &amp;lsquo;Park &amp;amp; Drive&amp;rsquo; parking lot project near Har Homa settlement neighborhood in occupied East Jerusalem. The parking lot will be built as part of the JLR Blue Line project. The parking will have 600 parking spaces and is intended to serve the residents of Har Homa and those coming from Gush Etzion settlements in the occupied West Bank. The parking lot is expected to become operational in 2026.
 In 2021, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, construction, paving and development work in the Rosemary Interchange next to Gilo settlement neighborhood as part of the JLR Blue Line development. The company carried out a Grade separation project and preparation infrastructure works for the JLR Green Line in the Gilo settlement neighborhood. The works included the construction of two levels, a 70-meter-long tunnel, retaining walls, infrastructure, paving works, landscape development and landscaping were carried out. The lower level is a direct connection to Highway 60 (tunnel road).
 In 2022, the company won a tender from Moriah Jerusalem Development Corporation for the construction of a Depot for the JLR Blue Line in Malha neighborhood in the western part of the Jerusalem.
 In June 2019, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development work in Section 16 of the JLR Green Line in the Gilo settlement neighborhood.
@@ -3847,51 +3670,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I210"/>
+  <dimension ref="A1:I209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -4376,3814 +4199,3816 @@
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="H19" s="0"/>
+      <c r="H19" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>14</v>
+        <v>97</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F27" s="0" t="s">
+      <c r="G27" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="G27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="0"/>
+      <c r="H27" s="0" t="s">
+        <v>108</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F28" s="0" t="s">
+      <c r="H28" s="0" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="0" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>125</v>
+        <v>30</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="0" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="H31" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>131</v>
+      </c>
       <c r="I31" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>134</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>135</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H33" s="0"/>
+      <c r="H33" s="0" t="s">
+        <v>120</v>
+      </c>
       <c r="I33" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>142</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>125</v>
+        <v>25</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>28</v>
+        <v>144</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>145</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>148</v>
+        <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E37" s="0" t="s">
+      <c r="G37" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F38" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="H38" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C39" s="0"/>
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>142</v>
+        <v>44</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="I39" s="0"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C40" s="0"/>
-[...3 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
-        <v>44</v>
+        <v>163</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="I40" s="0"/>
+        <v>164</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>164</v>
+        <v>28</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>166</v>
+        <v>48</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>167</v>
+        <v>49</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>48</v>
+        <v>172</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>76</v>
+        <v>173</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>173</v>
+        <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>176</v>
+        <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>177</v>
+        <v>120</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="G44" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" s="0" t="s">
-        <v>125</v>
+        <v>164</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>184</v>
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="0" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="H46" s="0"/>
+        <v>97</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="0" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>190</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>169</v>
+        <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="0" t="s">
+      <c r="F48" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G48" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="E48" s="0" t="s">
+      <c r="H48" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I48" s="0" t="s">
         <v>193</v>
-      </c>
-[...8 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F49" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="G49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" s="0" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>197</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>198</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F50" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G50" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="G50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="E51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="0" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>147</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I52" s="0" t="s">
         <v>205</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="F53" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>209</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F54" s="0" t="s">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="H54" s="0"/>
+        <v>90</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>213</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>216</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>217</v>
+        <v>116</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F58" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E58" s="0" t="s">
+      <c r="G58" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" s="0" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>28</v>
+        <v>224</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>225</v>
+        <v>130</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="H59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C60" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="D60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
-        <v>135</v>
+        <v>81</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="H60" s="0"/>
+        <v>163</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>108</v>
+      </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>167</v>
+        <v>14</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>233</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>14</v>
+        <v>234</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>125</v>
+        <v>156</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>235</v>
+        <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>237</v>
+        <v>147</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>160</v>
+        <v>76</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F64" s="0" t="s">
-        <v>54</v>
+        <v>196</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="0" t="s">
-        <v>11</v>
+        <v>241</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>200</v>
+        <v>243</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="H65" s="0"/>
+        <v>116</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I65" s="0" t="s">
-        <v>16</v>
+        <v>205</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>243</v>
+        <v>28</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>246</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>121</v>
+        <v>247</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>209</v>
+        <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>28</v>
+        <v>127</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>249</v>
+        <v>130</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>250</v>
+        <v>147</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>251</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F68" s="0" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F69" s="0" t="s">
-        <v>112</v>
+        <v>36</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H69" s="0"/>
+        <v>58</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I69" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E70" s="0" t="s">
+      <c r="F70" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="F70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>15</v>
+        <v>258</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>260</v>
+        <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>261</v>
+        <v>120</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>13</v>
+        <v>135</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>125</v>
+        <v>258</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F73" s="0" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>261</v>
+        <v>173</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F74" s="0" t="s">
-        <v>135</v>
+        <v>54</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>37</v>
+        <v>97</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C75" s="0" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>102</v>
+        <v>44</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>270</v>
       </c>
       <c r="C76" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="D76" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E76" s="0" t="s">
+      <c r="F76" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="F76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="0" t="s">
-        <v>44</v>
+        <v>116</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>11</v>
+        <v>241</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F77" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" s="0"/>
+      <c r="I77" s="0" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>276</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>13</v>
+        <v>183</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>278</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E79" s="0" t="s">
+      <c r="F79" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="F79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H79" s="0"/>
+        <v>116</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>120</v>
+      </c>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>282</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>283</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>121</v>
+        <v>226</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>125</v>
+        <v>258</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>285</v>
       </c>
       <c r="F81" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G81" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="G81" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H81" s="0" t="s">
-        <v>261</v>
+        <v>287</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>149</v>
+        <v>101</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>135</v>
+        <v>290</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I82" s="0"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>293</v>
-[...6 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G83" s="0"/>
+      <c r="H83" s="0"/>
       <c r="I83" s="0"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E84" s="0" t="s">
+      <c r="F84" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="G84" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="F84" s="0" t="s">
-[...4 lines deleted...]
-      <c r="I84" s="0"/>
+      <c r="H84" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="I84" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>94</v>
+        <v>299</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>299</v>
+        <v>90</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>300</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>302</v>
+        <v>54</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>95</v>
+        <v>72</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I86" s="0"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="C87" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G87" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="F87" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H87" s="0" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="I87" s="0"/>
+        <v>287</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>307</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>308</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>310</v>
+        <v>186</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>311</v>
-      </c>
-[...7 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C91" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="C91" s="0" t="s">
+      <c r="D91" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="D91" s="0" t="s">
+      <c r="E91" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="E91" s="0" t="s">
+      <c r="F91" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="F91" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G91" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C92" s="0" t="s">
         <v>318</v>
       </c>
-      <c r="C92" s="0" t="s">
+      <c r="D92" s="0" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>320</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>321</v>
       </c>
       <c r="G92" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="H92" s="0" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>326</v>
       </c>
-      <c r="C94" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="0" t="s">
+      <c r="E94" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C95" s="0" t="s">
         <v>329</v>
       </c>
-      <c r="C95" s="0" t="s">
+      <c r="D95" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="D95" s="0" t="s">
+      <c r="E95" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="E95" s="0" t="s">
+      <c r="F95" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="G95" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="F95" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H95" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E97" s="0" t="s">
+      <c r="F97" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="F97" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G97" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H97" s="0"/>
       <c r="I97" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C98" s="0" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>345</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E100" s="0" t="s">
+      <c r="F100" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="F100" s="0" t="s">
+      <c r="G100" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="H100" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="I100" s="0" t="s">
         <v>347</v>
-      </c>
-[...7 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>307</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>351</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E103" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="F103" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G103" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E104" s="0" t="s">
+      <c r="F104" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="F104" s="0" t="s">
+      <c r="G104" s="0" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="H104" s="0"/>
       <c r="I104" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="0" t="s">
         <v>360</v>
-      </c>
-[...7 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G105" s="0"/>
       <c r="H105" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>362</v>
-      </c>
-[...7 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="C107" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="C107" s="0" t="s">
+      <c r="D107" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>365</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="C108" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>371</v>
-      </c>
-[...7 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>374</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H110" s="0"/>
       <c r="I110" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>376</v>
       </c>
-      <c r="F111" s="0" t="s">
+      <c r="G111" s="0" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>379</v>
-      </c>
-[...7 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H112" s="0"/>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="C113" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F113" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F114" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>385</v>
       </c>
-      <c r="C115" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="F115" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G115" s="0" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>388</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H116" s="0"/>
       <c r="I116" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>390</v>
-      </c>
-[...7 lines deleted...]
-        <v>391</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="H117" s="0"/>
       <c r="I117" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="C118" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="C118" s="0" t="s">
+      <c r="D118" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="D118" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="F118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G118" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="H118" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I118" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="C119" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="F119" s="0" t="s">
+      <c r="G119" s="0" t="s">
         <v>398</v>
       </c>
-      <c r="G119" s="0" t="s">
+      <c r="H119" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E120" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G120" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
       <c r="H120" s="0"/>
       <c r="I120" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>404</v>
-      </c>
-[...7 lines deleted...]
-        <v>405</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>406</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="F122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G122" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E123" s="0" t="s">
+      <c r="F123" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="G123" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="F123" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H123" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>412</v>
-      </c>
-[...7 lines deleted...]
-        <v>413</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="C125" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E125" s="0" t="s">
+      <c r="F125" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="F125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G125" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="C126" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F126" s="0" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H126" s="0"/>
       <c r="I126" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" s="0" t="s">
         <v>419</v>
       </c>
-      <c r="C127" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E127" s="0" t="s">
+      <c r="F127" s="0" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>422</v>
-      </c>
-[...7 lines deleted...]
-        <v>423</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>424</v>
-      </c>
-[...7 lines deleted...]
-        <v>425</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H129" s="0"/>
       <c r="I129" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H130" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>428</v>
       </c>
-      <c r="C131" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E131" s="0" t="s">
+      <c r="F131" s="0" t="s">
         <v>429</v>
       </c>
-      <c r="F131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G131" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H131" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E132" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F132" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="F132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G132" s="0" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="C133" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>436</v>
-      </c>
-[...7 lines deleted...]
-        <v>437</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H134" s="0"/>
       <c r="I134" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>438</v>
       </c>
-      <c r="C135" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F135" s="0" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H135" s="0"/>
       <c r="I135" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>440</v>
       </c>
-      <c r="C136" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E136" s="0" t="s">
+      <c r="F136" s="0" t="s">
         <v>441</v>
       </c>
-      <c r="F136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G136" s="0" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D137" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>443</v>
       </c>
-      <c r="C137" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F137" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="C138" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F138" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="H138" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I138" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="C139" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G139" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="H139" s="0"/>
       <c r="I139" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E140" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="F140" s="0" t="s">
         <v>450</v>
       </c>
-      <c r="F140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G140" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="F141" s="0" t="s">
         <v>453</v>
       </c>
-      <c r="F141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G141" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E142" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="F142" s="0" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="I142" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H143" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I143" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>460</v>
-      </c>
-[...7 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I144" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E145" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="F145" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H146" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>468</v>
       </c>
-      <c r="C147" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>470</v>
       </c>
-      <c r="C148" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E148" s="0" t="s">
+      <c r="F148" s="0" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H148" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I148" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="C149" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F149" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H149" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I149" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E150" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="F150" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="F150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G150" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>478</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="H151" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F152" s="0" t="s">
@@ -8212,177 +8037,177 @@
       </c>
       <c r="E153" s="0" t="s">
         <v>483</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>484</v>
       </c>
       <c r="H153" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>485</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>488</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>489</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H156" s="0"/>
       <c r="I156" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>491</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>87</v>
+        <v>133</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>87</v>
+        <v>133</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>494</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H158" s="0"/>
       <c r="I158" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
@@ -8394,423 +8219,423 @@
       </c>
       <c r="I159" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>497</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>498</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H160" s="0"/>
       <c r="I160" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>500</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>501</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>503</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>504</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H163" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>506</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>226</v>
       </c>
       <c r="H164" s="0"/>
       <c r="I164" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>509</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>88</v>
+        <v>319</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>512</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="H166" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>513</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I167" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>515</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>516</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>517</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>518</v>
       </c>
       <c r="H168" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>519</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H169" s="0"/>
       <c r="I169" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>521</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>522</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>523</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>524</v>
       </c>
       <c r="H170" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>525</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>87</v>
+        <v>133</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H171" s="0"/>
       <c r="I171" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>528</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G174" s="0" t="s">
@@ -8821,141 +8646,141 @@
       </c>
       <c r="I174" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I175" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="I176" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>539</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>541</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>543</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G179" s="0" t="s">
@@ -8966,306 +8791,306 @@
       </c>
       <c r="I179" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>545</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>546</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>547</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H180" s="0"/>
       <c r="I180" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>548</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>549</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>550</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I181" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>551</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>552</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I182" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>87</v>
+        <v>133</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>556</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>557</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I184" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>559</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H185" s="0"/>
       <c r="I185" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>561</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>563</v>
       </c>
       <c r="H186" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I186" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>564</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>566</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="H187" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I187" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>567</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>569</v>
       </c>
       <c r="H188" s="0"/>
       <c r="I188" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>570</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>572</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
@@ -9301,577 +9126,548 @@
       <c r="G191" s="0" t="s">
         <v>577</v>
       </c>
       <c r="H191" s="0"/>
       <c r="I191" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>578</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="H192" s="0"/>
       <c r="I192" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>580</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>581</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>582</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="H193" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I193" s="0" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I194" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>586</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="H195" s="0" t="s">
         <v>588</v>
       </c>
       <c r="I195" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>589</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>590</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H196" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I196" s="0" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>593</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>88</v>
+        <v>319</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="I197" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>595</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H198" s="0"/>
       <c r="I198" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>597</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>598</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>599</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H200" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I200" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>601</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>88</v>
+        <v>319</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>603</v>
       </c>
       <c r="H201" s="0" t="s">
         <v>588</v>
       </c>
       <c r="I201" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>604</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>606</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>607</v>
       </c>
       <c r="C203" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>608</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E203" s="0" t="s">
+      <c r="F203" s="0" t="s">
         <v>609</v>
       </c>
-      <c r="F203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G203" s="0" t="s">
-        <v>212</v>
+        <v>14</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>177</v>
+        <v>108</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>610</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>612</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>14</v>
+        <v>116</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>113</v>
+        <v>258</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>39</v>
+        <v>347</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>613</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>615</v>
+        <v>316</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>121</v>
+        <v>304</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>261</v>
+        <v>25</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>348</v>
+        <v>26</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D206" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" s="0" t="s">
         <v>616</v>
       </c>
-      <c r="C206" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E206" s="0" t="s">
+      <c r="F206" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="G206" s="0" t="s">
         <v>617</v>
       </c>
-      <c r="F206" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H206" s="0" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>618</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>512</v>
+        <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>620</v>
+        <v>72</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D208" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" s="0" t="s">
         <v>621</v>
       </c>
-      <c r="C208" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F208" s="0" t="s">
-        <v>13</v>
+        <v>162</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I208" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D209" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="C209" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E209" s="0" t="s">
+      <c r="F209" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="G209" s="0" t="s">
         <v>624</v>
       </c>
-      <c r="F209" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H209" s="0" t="s">
-        <v>113</v>
+        <v>287</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>16</v>
-[...27 lines deleted...]
-      <c r="I210" s="0" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>