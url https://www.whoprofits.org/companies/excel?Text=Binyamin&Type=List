--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -1002,88 +1002,50 @@
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
-    <t xml:space="preserve">Menora Mivtachim Holdings </t>
-[...36 lines deleted...]
-  <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
 Mizrahi Tefahot Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Mizrahi Tefahot Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and East Jerusalem and holds as collateral the company&amp;#39;s rights to the land and the project.
 In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company&amp;rsquo;s rights in the land, and all its rights arising from the insurance of the mortgaged assets.
 In February and June 2022, Mizrahi Tefahot Bank granted Israeli company Dona Engineering a loan for a construction project of 210 housing units on 9,802 m2 in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem, constructed according to Plan no. 101-0330498 for creation of a residence and commerce complex in Pisgat Ze&amp;rsquo;ev on a total of 14,552 m2 of land. The bank holds as collateral all the company&amp;rsquo;s rights in the project and assets, including the company&amp;#39;s rights to receive funds from buyers/tenants of apartments or plots of land in the project.
 In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage on three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.
 In 2020, Mizrahi Tefahot Bank granted Kotler Adika a loan for its construction project in the settlement neighborhood of Ramot in occupied East Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2020 and 2021, Mizrahi Tefahot Bank granted Israeli company Avnei Derech a loan for its project in Alfei Menashe settlement, constructed according to plan no.&amp;nbsp;14\115&amp;nbsp;on lands belonging to the Palestinian village of Azzun. The&amp;nbsp;project&amp;nbsp;includes the construction of 160 housing units in the settlement. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2019, Mizrahi Tefahot Bank granted Kotler Adika a loan for its construction project in the settlement of Ma&amp;#39;ale Adumim in the occupied West Bank, according to plan No.&amp;nbsp;30\7\1\420, on the lands of Abu-Dis and al-Khan al-Ahmar. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
@@ -1171,50 +1133,62 @@
 The Bank&amp;rsquo;s fully owned subsidiary, Yahav Bank, operated branches in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank and in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
     <t>Olizki Infrastructure Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in civil and marine engineering, open pit mining, environmental projects, quarrying, real estate development and land transportation.
 In 2018, the company was contracted by the Israeli Ministry of Defense to build an underground wall around the besieged Gaza Strip.
 In 2012, the company&amp;#39;s machinery was documented transferring quarried earth from the tunneling&amp;nbsp;of the&amp;nbsp;Tel Aviv- Jerusalem High Speed Train (A1) to an illegal construction site near&amp;nbsp;the Nili settlement in the occupied West Bank. Mateh Binyamin settlement council and Israel Railways reached an agreement that the quarried earth would be used to level the valley below the Nili settlement and build a park. The designated site is a 30-dunam area, half of which is owned by residents of the Palestinian village of Shabtin.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
     <t xml:space="preserve">A Public Israeli company, Provider of integration services for security, safety &amp;amp; Homeland Security such as Intruder Movement Detection, Radar/Sonar, Security Fence, Biometrics and Smart Cards, Video Surveillance, Video Analysis, Situation Management Solutions, Fire Detection, Surveillance Drones, Drone Detection and Obstruction, Security Planning a Consulting, System Integrators and Training. In addition, the company offers safety &amp;amp; fire detection, electromechanical systems, automation, control &amp;amp; solar energy (PV).
 The majority of the group clients are government bodies and state-owned defense companies such as Raphael and Israel Aerospace Industries. Additionally, the company is an authorized exporter of military equipment and defense knowledge, and provides to militaries around the world.
 Services to the Israeli military 
 The company regularly provides services for the Israeli Ministry of Defense (IMOD) such as works at Israeli military bases and IMOD facilities.
 Orad provided the entire fire detection and automatic extinguishing, designated network, and a command &amp;amp; Control center for the Israeli military &amp;ldquo;City of Training Bases&amp;rdquo;, an Israeli military training campus in the Naqab.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.&amp;nbsp;
 SolarPower
 ORAD provides photovoltaic solar energy solutions through its fully-owned subsidiary, SolarPower.
 In 2018, SolarPower, along with several other companies, won a tender for the IMOD for the construction of photovoltaic (PV) installations on roofs in Israeli military bases and defense facilities. The tender includes the installation of approximately 30 megawatts of solar systems for 5 years. In addition, SolarPower provided 600 solar light poles for the IMOD.
 Services to Settlements 
 SolarPower provides and carries out installations of solar systems in settlements in the occupied West Bank.
 In 2018, SolarPower installed solar systems at the Mateh Binyamin settlement council in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council in the amount of about 900 kilowatts.
 The company installed solar systems for Compost Or which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.
@@ -1382,50 +1356,53 @@
 Shapir carries out a construction project of four eight-story buildings and 22 cottages in neighborhood 07 in the settlement of Ma&amp;#39;ale Adumim in the occupied West Bank.
 The company also initiated a construction project of 1,300 housing units in the settlement neighborhood of Gilo in occupied East Jerusalem.
 In November 2021, Who Profits documented a Shapir truck taking part in works on the expansion of Nabi Elyas bypass road in the occupied West Bank. The bypass road expropriates Palestinian land for a project aimed to benefit an illegal settler population. For more on the road, read Who Profits update&amp;nbsp;Roads and Infrastructure&amp;nbsp;Nabi Elyas Bypass Road (Highway 55).
 Previously, Shapir carried out infrastructure projects in the settlement neighborhoods of Gilo, Ramat Shlomo and Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem, and projects in the settlements of Ma&amp;rsquo;ale Adumim and Beit Horon in the occupied West Bank. In addition, the company constructed a 350 meter bridge in the Gush Etzion settlements cluster in the occupied West Bank; two bridges and an interchange in the Ramot settlement neighborhood in occupied East Jerusalem; and the Eshkol Tunnel which runs under the Israel Police national headquarters in the Kiryat Menachem Begin government buildings complex in occupied East Jerusalem.
 According to a 2012 contract signed between Shapir and Moriah Jerusalem Development Corporation, Shapir was responsible for paving work and extension as part of the expansion of Road 50 (also referred to as Begin South Road) beyond the Green Line. The expanded section connects the Gilo settlement neighborhood in East Jerusalem to Highway 60 (the Tunnels Road), which crosses the West Bank from the north to the south.
 Between 2010 and 2015, the company performed infrastructure works for the construction of the Tel Aviv Jerusalem fast train (A1 train), which crosses into the occupied West Bank in two areas, with a financial scope of approximately NIS 1.6 billion.
 Services to the Israeli military 
 Israeli military Unified Supply Center 
 In January 2020, Shapir&amp;rsquo;s subsidiary, Shapir Orian Logistics (60%), was awarded a tender by the Israeli Ministry of Defense (IMOD) for a financing concession agreement for the planning, construction, operation and maintenance of three logistics centers for the Israeli military for a period of 26 years, of which 5 years for the construction period, for NIS 1.25 billion.
 The military Unified Supply Center project includes the construction of three new supply centers as part of a future plan to unify all the logistics centers that will provide logistics services to all army units. The total area of the project is 1,700,000 m2 including 210,000 m2 of dedicated construction and 60,000 m2 of administrative construction.
 Starting from the date of operation of the project and throughout its duration, the company will receive regular payments that will reach a total amount of NIS 5.5 billion. Shapir&amp;rsquo;s estimated revenues from the project are estimated at NIS 2.359 billion.
 Naqab 
 Petroleum Exploration
 Shapir holds a land license for petroleum exploration in a land area of approximately 337,000,000 m2 in the northeastern Naqab and southern Judean desert. In 2019, the company received a license from the Ministry of Energy for a period of 3 years, which was later extended until the end of 2025.
 Additionally, the company holds a license for oil shale exploration of oil shale minerals for cement production at the Oron site in the Naqab.&amp;nbsp;
 Highway 6
 Between 2013 and 2017, the company constructed the southern section of Highway 6 near the village of Laqiya in the Naqab. The project included the construction of a new road section with two lanes in each direction, bridges with a total area of ​​approximately 16,300 m2, retaining walls, drainage canals and landscaping works and systems in a financial scope of about NIS 311 million.
 Highway 6 is one of Israeli developmental projects in the Naqab region leading to the dispossession of the Naqab&amp;rsquo;s Palestinian Bedouin communities. For more see Who Profits&amp;rsquo; interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Shufersal</t>
   </si>
   <si>
     <t xml:space="preserve">Shufersal operates a retail chain of supermarkets and drugstores and an online shopping platform. Through its subsidiaries, the company is also active in the real-estate, travel sector and finance sectors.
 The company operates supermarket and drugstore branches under the brand names &amp;ldquo;Shufersal&amp;rdquo;, &amp;ldquo;Shufersal Deal&amp;rdquo;, &amp;ldquo;Yesh Chesed&amp;rdquo; and &amp;ldquo;Be&amp;rdquo; in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include&amp;nbsp; branches in the settlements of Ariel, Maaleh Adumim, Modi&amp;#39;in Ilit, Efrat and Beitar Ilit in the occupied West Bank; branches in the settlements of Ramat Eshkol, Ramat Shlomo, Pisgat Ze&amp;#39;ev and Gilo in occupied East Jerusalem;.and a branch in the settlement of Katzrin in the occupied Syrian Golan. The company also operates a store in Shilat, located beyond the Green Line in no-man&amp;rsquo;s land.
 Through Shufersal Online Shop, the company sells products made in settlements of the occupied Syrian Golan, including dairy products produced by Ramat Hagolan Dairies, and wine products produced by Golan Heights Winery and Carmel Wineries. Also, it sells the products of Achdut-Achva a company that operates in Ariel, a settlement in the West Bank.
 Between 2015 and 2018, Shufersal supplied food products and refreshments to the Israeli Prison Services (IPS).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Finance, Service Industry and Retail, Tourism</t>
   </si>
   <si>
     <t>Susya Dairy</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli settlement-based company that operates a goat dairy farm and produces cheese under the brand &amp;quot;Halav Haaretz&amp;quot; (Milk of the Land).
 The farm is located in the settlement of Susya in South Hebron Hills, occupied West Bank.
 </t>
   </si>
   <si>
     <t>Food Industry</t>
@@ -2798,153 +2775,153 @@
       </c>
       <c r="E31" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>139</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>140</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>41</v>
+        <v>144</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>144</v>
+        <v>114</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>147</v>
+        <v>45</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>148</v>
+        <v>41</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="0" t="s">
-        <v>41</v>
+        <v>151</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>33</v>
+        <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>152</v>
+        <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>156</v>
+        <v>46</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>87</v>
       </c>
       <c r="G36" s="0" t="s">
@@ -3057,51 +3034,51 @@
       </c>
       <c r="E40" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>170</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
@@ -3218,275 +3195,275 @@
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>185</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>186</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>144</v>
+        <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>91</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>96</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>