--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -105,211 +105,128 @@
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
@@ -451,53 +368,50 @@
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>David Ackerstein Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of management, planning and supervisory services in civil engineering, transportation, construction and infrastructure projects.
 David Ackerstein Ltd. is involved in the Jerusalem light rail project, which connects settlements in East Jerusalem to West Jerusalem. It provides planning services for infrastructure relocation in the extension of the Red Line from Pisgat Ze&amp;#39;ev to Neve Yaakov, both settlement neighborhoods in northern East Jerusalem. The company previously provided civil engineering and infrastructure consulting services in the construction of the Red Line, including management of BOT (Build-Operate-Transfer) tenders and advancing planning for the light rail, depot and parking. The company participated in the infrastructure relocation and electricity and development works near the Tzahal Square tunnel along the light rail&amp;#39;s first route. It provides ongoing consulting, planning and supervisory services for the Jerusalem mass transit project.
 The company managed several roads infrastructure projects in East Jerusalem, including road improvements in section 3 of Highway 50 in southwest East Jerusalem and the regulation of arterial roads in Silwan, a Palestinian neighborhood that has been the target of intensive Judaization efforts. It also managed roads safety projects on Route 5066, Route 90 and Route 35 that serve settlements in the occupied West Bank.
 David Ackerstein carried out restoration, development and conservation projects in the Old City in East Jerusalem, including the entrance to Jaffa Gate, El-Wad St. in the Muslim Quarter and the Armenian Patriarchy St. in the Armenian Quarter.
 The company managed the Park &amp;amp; Ride in the Pisgat Ze&amp;#39;ev settlement and a project in the Atarot B Industrial Zone.
 It provided the Israel Electric Corporation with planning, management and supervisory services for electricity infrastructure projects, including in a substation in the Har Homa settlement neighborhood in East Jerusalem. Work included infrastructure works, construction and large scale horizontal drilling.
 The company also works with local and regional councils in the West Bank. It managed a project in the sewage treatment plant in the Beit Aryeh settlement as well as infrastructure and residential development projects in the settlement, and was involved in the installation of water pipes in the settlement of Har Adar.
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
@@ -695,303 +609,72 @@
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Lidor Real Estate Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">A marketing company that specializes in real-estate.
 The company operates branches in Maaleh Adumim and Anatot settlements.
 In addition, the company markets housing projects in the following settlements: Maaleh Adumim, Anatot, Geva Binyamin and Giva&amp;#39;at Ze&amp;#39;ev, all located in the occupied West Bank.
 In East Jerusalem, the company operated in the following settlements: Har Homa, Gilo and Pisgat Ze&amp;#39;ev.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
@@ -1017,143 +700,51 @@
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
@@ -1874,51 +1465,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I54"/>
+  <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2004,1471 +1595,1498 @@
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>83</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="I17" s="0" t="s">
         <v>88</v>
-      </c>
-[...2 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="H19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F20" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="H20" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I20" s="0" t="s">
-        <v>101</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>104</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="H24" s="0"/>
+        <v>58</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" s="0"/>
+      <c r="I25" s="0" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>121</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>41</v>
+        <v>122</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>40</v>
+        <v>128</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H29" s="0"/>
+        <v>46</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>132</v>
+        <v>90</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F31" s="0" t="s">
+      <c r="G31" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>144</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>114</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>45</v>
+        <v>147</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>41</v>
+        <v>148</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>33</v>
+        <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>148</v>
+        <v>40</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>151</v>
+        <v>46</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>152</v>
+        <v>47</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>153</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="G35" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="F35" s="0" t="s">
+      <c r="H35" s="0" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>87</v>
+        <v>160</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>135</v>
+        <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>139</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>58</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>45</v>
+        <v>171</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>170</v>
+        <v>66</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>148</v>
+        <v>40</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>27</v>
+        <v>174</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>10</v>
+        <v>152</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H42" s="0"/>
+      <c r="H42" s="0" t="s">
+        <v>129</v>
+      </c>
       <c r="I42" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>179</v>
+        <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>186</v>
+        <v>14</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="F47" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>190</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>33</v>
+        <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>196</v>
+        <v>65</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>91</v>
+        <v>197</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>96</v>
+        <v>67</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="H50" s="0"/>
+        <v>95</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>100</v>
+      </c>
       <c r="I50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>131</v>
+        <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>204</v>
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E52" s="0" t="s">
+      <c r="G52" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="F52" s="0" t="s">
+      <c r="H52" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I52" s="0" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="F53" s="0" t="s">
+      <c r="G53" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="G53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H53" s="0" t="s">
-        <v>54</v>
+        <v>214</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>209</v>
+        <v>14</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="I54" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="0">
+        <v>54</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I55" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>