--- v2 (2026-08-21)
+++ v3 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -123,86 +123,50 @@
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
@@ -414,138 +378,86 @@
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
     <t>Transportation</t>
+  </si>
+  <si>
+    <t>Expedia Group</t>
+  </si>
+  <si>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that carries out projects in the fields of residential, commercial, infrastructure and public buildings.&amp;nbsp;
 Jerusalem Light Rail 
 In August 2023, Galnor won the tender for carrying out works for the construction of the Rosemary parking lot in Gilo settlement neighborhood, as part of the Jerusalem Light Rail (JLR) project. The Rosemary parking lot in Gilo settlement neighborhood, adjacent to the Green and Blue JLR lines station, will contain about 1,000 parking spaces and will serve the residents of Gilo and those coming from Gush Etzion settlements. It is expected to be opened in 2027.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.
 In 2020, Galnor won a tender from Moriah to carry out infrastructure works, construction, retaining walls, paving and development for the extension of the JLR route on the Hebrew University campus in Mount Scopus. In 2019, the Galnor won a tender from Moriah Jerusalem Development Corporation to carry out the execution of infrastructure, bridging, paving and development in Gilo as part of the works for the JLR project.
 Qalandiya Checkpoint 
 In April 2021, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out infrastructure works, construction, bridging, retaining walls, paving and development in the Qalandiya Checkpoint subsidence project for grade separation and underpass in the Qalandiya checkpoint. The project includes the construction of an underground passage road for vehicles, designed to pass under the checkpoint creating a new access road bypassing Jerusalem into the Green Line significantly shortening the commuting time between settlements in the north of the occupied West Bank and Jordan Valley, to central Israel. The cost of the project was estimated at USD 120 million. The underpass connects the settlement of Geva Binyamin to Atarot settlement Industrial Zone.
 Construction on Occupied Land
 In March 2023, Galnor won a tender from Israel Land Authority for the purchase of lease rights for the construction of 100 housing units in a complex in the Ramot settlements neighborhood in East Jerusalem.
 In November 2022, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out works for the construction of the Ben Hinnom Bridge. The bridge, inaugurated in July 2023, is a 200-meter long suspension bridge that connects Mount Zion to the compound of the Elad settler association located in the Palestinian neighbrhood of Abu Tor. The project was carried out by the Moriah Company at a cost of approximately NIS 20 million.
 In 2019, the company won a tender issued by Moriah for development and maintenance work for the construction of a parking lot in Mt Scopus in East Jerusalem.
 In 2017, the company won a tender issued by Moriah for paving, systems and an inspection structure on Route 437 north of Jerusalem in the occupied West Bank. The road is part of the Eastern Ring Road, itself part of a larger Israeli transport project encircling West Jerusalem and parts of East Jerusalem, which cuts off and isolates East Jerusalem from the rest of the West Bank while improving connectivity between the northern and southern settlement blocs. Some 300 dunams were expropriated from the Palestinian village Hizma for the construction of Route 437.
 In 2014, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out a grade separation project on Route 60 (Tunnel Road) and Route 50 (Begin Highway) in Gilo settlement neighborhood.
 Previously, the company carried out road and infrastructure development work in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhoods of Ramat Shlomo and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
@@ -718,53 +630,50 @@
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
-    <t>$10B-$20B</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Olizki Infrastructure Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in civil and marine engineering, open pit mining, environmental projects, quarrying, real estate development and land transportation.
 In 2018, the company was contracted by the Israeli Ministry of Defense to build an underground wall around the besieged Gaza Strip.
 In 2012, the company&amp;#39;s machinery was documented transferring quarried earth from the tunneling&amp;nbsp;of the&amp;nbsp;Tel Aviv- Jerusalem High Speed Train (A1) to an illegal construction site near&amp;nbsp;the Nili settlement in the occupied West Bank. Mateh Binyamin settlement council and Israel Railways reached an agreement that the quarried earth would be used to level the valley below the Nili settlement and build a park. The designated site is a 30-dunam area, half of which is owned by residents of the Palestinian village of Shabtin.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
@@ -781,54 +690,72 @@
 In 2018, SolarPower, along with several other companies, won a tender for the IMOD for the construction of photovoltaic (PV) installations on roofs in Israeli military bases and defense facilities. The tender includes the installation of approximately 30 megawatts of solar systems for 5 years. In addition, SolarPower provided 600 solar light poles for the IMOD.
 Services to Settlements 
 SolarPower provides and carries out installations of solar systems in settlements in the occupied West Bank.
 In 2018, SolarPower installed solar systems at the Mateh Binyamin settlement council in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council in the amount of about 900 kilowatts.
 The company installed solar systems for Compost Or which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.
 The company also installed its solar systems in the settlements of Ariel, Elkana, Neria (Talmon) in the occupied West Bank.
 The company also supplied Siemens traffic control systems for the Israeli Apartheid roads 5 and 443 in the occupied West Bank, where only Israelis are allowed to travel. &amp;nbsp;
 The Wall
 Company&amp;rsquo;s technological systems were installed in fences as part of the construction of the Apartheid Wall.
 Surveillance in East Jerusalem 
 The company&amp;#39;s CCTV cameras were deployed in the Old City in occupied East Jerusalem, as part of the Jerusalem Municipality&amp;#39;s Safe City project, in which dozens of Orad cameras were deployed throughout the city for 24/7 surveillance.
 Services to the Israel Police
 The company provides Biometric systems of various types to the Israel Police and Israeli border crossings using fingerprint, iris, palm and veins and facial recognition in combination with video management and analysis systems.
 In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.
 Services to the Israeli Prison Service (IPS) 
 In December 2022, the company won a tender for the provision of maintenance and installation services of fire and smoke detection systems, and automatic gas fire extinguishing systems in the Israeli Prison Service (IPS) units.
 In 2020, the company was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023.
 In 2018, the company was contracted by the IPS to provide annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 The company provided the IPS with a range radar, control system and a night vision system for Ktzi&amp;#39;ot Prison, where Palestinian prisoners are incarcerated and held under administrative detention.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Population Control, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
@@ -1037,72 +964,63 @@
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the development, financing, operation and management of solar energy projects.
 The company has several solar field projects in different stages of development in the occupied West Bank
 In July 2023, Teralight was one of five companies that were awarded a tender issued by 19 settlements in the West Bank for the construction of photovoltaic (PV) solar systems to generate electricity on the roofs of local council buildings and on top of the roofing of public areas in the settlements. The tender, supported by the Israeli Ministry of Energy, included a proposed potential area for the construction of solar systems on more than 1,541 dunams and a planned capacity of 173.6 MW, with a potential revenue of NIS 120 million a year. The settlements issued the tender include Ma&amp;#39;ale Adumim, Modi&amp;#39;in Illit, Bitar Illit, Elkana, Beit El, Karnei Shomron, Kdumim, Givat Ze&amp;#39;ev, Sha&amp;rsquo;ar Shomron, Oranit, Emanuel, Alfei Menashe, Emanuel, Har Adar, and the settlements of the Jordan Valley Regional Council, the Megilot Regional Council, Mateh Binyamin Regional Council, Shomron Regional Council and Mount Hebron Regional Council.
 Jordan Valley Solar Field 
 Through its fully-owned subsidiary, Menorah Mivtachim Energy Jordan Valley Solar Project Ltd, the company is the financier, developer and operator of a planned 340MW solar energy project in the Jordan Valley in the occupied West Bank, expected to start its commercial operation in 2026. The solar field will take up a total of 3,250 dunams of occupied land and is expected to be the largest solar energy project on both sides of the Green Line.
 For the purpose of the project, the company entered into an agreement with 13 settlements for the right to use the land for a period not exceeding 24 years and 11 months in exchange for a fixed annual usage fee. The company holds the option to carry out the project through a joint corporation with the settlements, in which Teralight will hold 74% and the settlements would hold the remaining 26%.
 Naama Solar Field
 In March 2020, Menorah Mivtahim C.S Solar Investments 1 Ltd, a fully owned subsidiary of Teralight, was awarded a tender from the Israeli Civil Administration&amp;nbsp;to establish a 9.97 MW capacity solar PV facility in the West Bank which will be connected to high and low voltages distribution network, at a fixed tariff for a period of 23 years from the date of commercial operation of the project. The company established a &amp;nbsp;joint corporation with the settlement of Naama in the Jordan Valley in which they hold 74% and 26% stakes, respectively. The project, at a cost of NIS 36 million, is currently under construction.
 In 2022, Menorah Mivtahim Energy was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, the company will collaborate with Ariel University to construct an agro-voltaic facility in a vineyard in the settlement of Beka&amp;rsquo;ot in the Jordan Valley.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Renewable Energy</t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
   <si>
     <t>Toyota Motor Corporation</t>
   </si>
   <si>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
     <t>Japan</t>
   </si>
   <si>
-    <t xml:space="preserve">A Japanese multinational automotive manufacturer with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.
-[...11 lines deleted...]
-</t>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Industrial Manufacturing</t>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 Settlement Construction 
 The company carries out construction works in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 In February 2022, the company was contracted for a construction project in the settlement of Katzrin in the occupied Syrian Golan. The project includes the construction of 1,642 housing units as part of a residential neighborhood under Plan 1032 for the planning and construction of preferred housing complexes, as part of increasing the supply of apartments by the Ministry of Construction and Housing of Israel.
 The company has a project for the planned construction of 900 housing units as part of &amp;#39;Evacuation-Building&amp;#39; project in Hebron Road on the planned Jerusalem Light Rail (JLR) Blue Line rail axis route in East Jerusalem. The project is part of a development plan that will include residential, hotel and commercial towers of 30 stories or higher, and a total of thousands of housing units alongside central commercial and public tourism areas.
 Additionally, the company carried out the establishment of a residential project in Pisgat Ze&amp;#39;ev settlement neighborhood consisting of six buildings, each building has 5 floors and two 4-room apartments per floor; and a residential project in the Ramat Eshkol settlement neighborhood consisting of two buildings. The project is currently in the occupancy stage.
 Transportation Projects 
 The company carries out transportation projects for the benefit of facilitation of settler movement on the two sides of the Green Line.
 The company is carrying out a Level Separation project on Road 60/437 in the settlement of Geva Binyamin (Adam) in the occupied West Bank. The project includes a road level separation between the main road that connects Beit El settlement and Jerusalem, and the secondary road to Geva Binyamin. The project also includes construction works on Road 60 including the construction of circular intersection, connecting ramps, and a bridge. In addition, the project included infrastructure works, retaining walls, deep foundations, paving works, development and gardening. Highway 60, also known as the Tunnel Road, is an Israeli highway that crosses the West Bank from south to north. The road provides access from West Bank settlements to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The road serves vehicles with Israeli license plates only. Route 437 is a major Israeli road in the Mateh Binyamin settlement Regional Council in the occupied West Bank, connecting the settlement of Geva Binyamin and the Mishor Adumim settlement. The road is the main connection between Binyamin settlements in the West Bank and Jerusalem.
 The company also carried out the construction of an interchange at the entrance to the Ramat Shlomo settlement neighborhood in the occupied East Jerusalem. The company carried out level separation with a bridge, slope filling, underground passage renewal, and infrastructure and landscape development. Additionally, additional bridge constructions were carried out in preparation for the connection of the Interchange to a future road which will facilitate traffic between Ramat Shlomo and the Western part of Jerusalem.
 In 2022, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, paving and development work in Road 17 and in Road 117 in the neighborhood of Umm Tuba in occupied East Jerusalem.
 Netivey Edomit Quarry
 Y.D Barzani holds 50% in the Netivey Edomit Quarry, located in the occupied West Bank.
 Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Y.D. Barzani and Ashtrom Group.
 The Jerusalem Light Rail 
 In November 2022, the company won a tender to carry out preparation works for the Blue Line route in Section 21, in Southern Hebron Road near Givat HaMatos planned settlement neighborhood.
 The company is the executing company for the Har Homa &amp;lsquo;Park &amp;amp; Drive&amp;rsquo; parking lot project near Har Homa settlement neighborhood in occupied East Jerusalem. The parking lot will be built as part of the JLR Blue Line project. The parking will have 600 parking spaces and is intended to serve the residents of Har Homa and those coming from Gush Etzion settlements in the occupied West Bank. The parking lot is expected to become operational in 2026.
@@ -1119,50 +1037,53 @@
     <t>Yehuda Welded Mesh (Yehuda Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, producing and providing steel welded mesh, fencing, cutting, bending, and preparation of steel for construction, security and agriculture. Yehuda Group is divided into three divisions: Yehuda Welded Mesh, Yehuda Steel and Yehuda Fences.
 The company provides security fences to settlements and for Israeli military and Police facilities in the occupied West Bank.
 The company provided fences for the construction of the wall around the besieged Gaza.
 Services to Settlements
 In 2023, the company won a tender by the Mateh Binyamin settlement regional council for the provision and installment of gates and fences in educational facilities in the council.
 The company was involved in the construction of school fences in the settlement of Beitar Illit in the occupied West Bank.
 In 2002, the company won a tender for building fences in the amount of about NIS 5 million in the Seam Zone, including in the settlements of Karnei Shomron and Oranit. Prior to that, the company has installed security fences in several settlements in the occupied West Bank, including a 2 km fence in the settlement of Karnei Shomron, a 2 km fence in Kfar Ruth), and a fence in Oranit.
 Also in 2002, the company installed security fences in different areas is Jerusalem worth NIS 1 million, including a 1500 meter x 3 meter fence in the tunnel road connecting Jerusalem to the Gush Etzion settlement, and a 2.35 meter x 2 km fence in the settlement neighborhood of Armon Hanatziv in East Jerusalem, and an 800 meter security fence close to Shua&amp;#39;afat neighborhood meant to prevent passage to the settlement neighborhood of Ramot.
 Between 2007 and 2011, company fences were documented in in the settlement industrial zones of Barkan, Ariel, and Sha&amp;rsquo;ar Binyamin, and in the perimeter of Israeli settlements in the West Bank, including Alfei Menashe, Ariel, Karnei Shomron, Kedar, Mehola in 2011, Modi&amp;rsquo;in Illit, Sha&amp;rsquo;arei Tikva and Oranit. In Karnei Shomron, the fence incorporates electronic detection systems by Magal.
 In 2009, Company fences were documented in a facility of the Israeli National Water Company Mekorot nearby the Palestinian town of Huwara in the occupied West Bank.
 Services to the Israeli Ministry of Defense
 In 2002, the company provided a 70 km long fence to the Ministry of Defense for the construction of the wall around the besieged Gaza. In addition, company fences were installed around military installations inside settlements in the West Bank, including Ariel in 2010, Argaman (in the Jordan Valley) in 2010, Oranit and Beit Horon in 2004 and Revava in 2009.
 Company fences were also documented in an Israeli police station in the settlement of Ariel in 2010.
 In 2011, the company was involved in the construction of a 241 km fence in cooperation with the Ministry of Defense along the border with Egypt designed to prevent African asylum seekers from entering Israel.
 Services to the Jerusalem Light Rail (JLR):
 In 2004, the company sold a 10 km mobile fence to the municipality of Jerusalem worth NIS 2 million that was used in the construction of the Jerusalem Light rail (JLR), which connects settlement neighborhoods in occupied East Jerusalem to western part of the city. To learn more on the JLR, see Who Profits Update &amp;quot;Developments in the expansion of the JLR network: The J-Net project&amp;quot;.
 Services to the A1 Tel-Aviv Jerusalem Train: 
 The company provided 20,000 tons of iron, bar mats and other materials for the construction of the Tel Aviv-Jerusalem Fast Train line (A1). The A1 train route crosses the Green Line into the occupied West Bank using Palestinian Land, some of it privately owned. For more information about the A1 train, see Who Profits&amp;rsquo; report &amp;quot;Crossing the Line: The Tel Aviv Jerusalem Fast Train.&amp;quot;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1465,51 +1386,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I55"/>
+  <dimension ref="A1:I57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1625,1468 +1546,1528 @@
       <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G9" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="H17" s="0" t="s">
         <v>87</v>
       </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="D20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>99</v>
       </c>
       <c r="H20" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I20" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F21" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E31" s="0" t="s">
+      <c r="G31" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="G32" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="F33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="D35" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="G35" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="F35" s="0" t="s">
+      <c r="H35" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I35" s="0" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>171</v>
+        <v>45</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>50</v>
+        <v>170</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>174</v>
+        <v>41</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>33</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>152</v>
+        <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H43" s="0"/>
+      <c r="H43" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I43" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F44" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>67</v>
+        <v>127</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>183</v>
+        <v>26</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>186</v>
+        <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>190</v>
+        <v>53</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>191</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>26</v>
+        <v>189</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>194</v>
+        <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>65</v>
+        <v>192</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>118</v>
+        <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>200</v>
+        <v>26</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>95</v>
+        <v>197</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>203</v>
+        <v>60</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>200</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>62</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>135</v>
+        <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>207</v>
+        <v>90</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>208</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>152</v>
+        <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>210</v>
+        <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>10</v>
+        <v>133</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>14</v>
+        <v>210</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>33</v>
+        <v>211</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="H55" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C55" s="0" t="s">
+      <c r="I55" s="0" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="0">
+        <v>55</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F55" s="0" t="s">
+      <c r="D56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="G55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I55" s="0" t="s">
+      <c r="F56" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I56" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="0">
+        <v>56</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I57" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>