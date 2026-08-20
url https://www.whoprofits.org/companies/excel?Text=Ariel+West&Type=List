--- v0 (2026-06-24)
+++ v1 (2026-08-20)
@@ -95,192 +95,94 @@
   <si>
     <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
@@ -325,150 +227,54 @@
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Green-Oil Energy</t>
   </si>
   <si>
     <t xml:space="preserve">An oil recycling facility located in the industrial zone of the Ariel West settlement.
 The factory of Green Oil receives used oil from both West Bank settlements and sources within the green line.
 Due to a long history of smell nuisance, the factory is under the special monitoring of the Municipal Environmental Associations of Judea and Samaria - the environmental arm of the Israeli authorities in the occupied Palestinian territory.
 The operation of the Green Oil factory may cause smell pollution. The Municipal Environmental Associations of Judea and Samaria have received many complaints of smell nuisance from the work of the factory. These complaints were of course received from Israeli settlers, and there is no one accountable for the pollution caused to the Palestinian residents in the area. The factory is under special supervision of the association.
 In July 2014, the Municipal Environmental Associations of Judea and Samaria reported the transfer of used oil to the West Bank factory of Green Oil.
 </t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...98 lines deleted...]
-    <t>$5B-$10B</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
@@ -513,50 +319,53 @@
 2017 
 On 16 January 2017, a JCB bulldozer was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank as part of the construction of the Nabi Elyas Bypass Road (Highway 55) settler road.
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
   <si>
     <t>Neuman Steel Industries for Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Neuman manufactures and markets steel products for the construction industry. The company is building a new factory in the Ariel West Industrial Zone, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1191,80 +1000,80 @@
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G13" s="0" t="s">