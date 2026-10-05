--- v0 (2026-06-11)
+++ v1 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -315,50 +315,62 @@
     <t xml:space="preserve">A marketing company that specializes in real-estate.
 The company operates branches in Maaleh Adumim and Anatot settlements.
 In addition, the company markets housing projects in the following settlements: Maaleh Adumim, Anatot, Geva Binyamin and Giva&amp;#39;at Ze&amp;#39;ev, all located in the occupied West Bank.
 In East Jerusalem, the company operated in the following settlements: Har Homa, Gilo and Pisgat Ze&amp;#39;ev.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
 Services to COGAT 
 Through its subsidiaries, the Group provides services to the Israeli military unit COGAT (Coordination of Government Activities in the Territories) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.
 Bynet Data Communications
 In 2023, Bynet Data Communications provided services for a biometric project for the ICA in Beit El for NIS 73,494.
 Bynet Systems Applications
 In 2022, Bynet Systems Applications provided the ICA with services for a biometric project and operation and maintenance for a total of NIS 524,467, including: supply of ICT equipment; communication services; maintenance of communication cabinets; infrastructure works, including at COGAT&amp;#39;s District Coordination and Liaison office in Bethlehem; and Wi-Fi infrastructure work at the ICA office in Beit El settlement. The company also provided the ICA with installation of optical fiber at Jab&amp;#39;a Checkpoint.
 In 2021, Bynet Systems Applications performed infrastructure and communication works for the ICA for a total of NIS 104,234, including works at COGAT&amp;#39;s District Coordination and Liaison&amp;rsquo;s Ramallah office, located northeast of Ramallah, and in Jerusalem Envelope office, located near Ma&amp;rsquo;ale Adumim settlement, and in Anatot military camp near Anata in the occupied West Bank. In addition, the company performed works at the Hashmonaim (Ni&amp;#39;ilin) Checkpoint and Bitunya Checkpoint, and installed communication points at Bitunya for a biometric project.
 In 2020, Bynet Systems Applications provided the ICA with the operation of ICT equipment and communication infrastructure works for a total of NIS 713,015, including work at the ICA office in Beit El settlement, and at the military District Coordination and Liaison (DCL) offices in Nablus, Hebron, and Jenin; and infrastructure works at the Gilboa Checkpoint, the Reihan Checkpoint, and Bitunya Checkpoint.
 In 2019, Bynet Systems Applications provided operation and maintenance and computing services for the ICA in the West Bank for NIS 421,487; and installation services and computer equipment to DCL Gaza office in Erez Checkpoint for NIS 35,469.&amp;nbsp;
 &amp;nbsp;
 In 2018, Bynet Systems Applications provided equipment for DCL office in Erez Checkpoint for NIS 2,771.
 In 2016 and 2017, Bynet Systems Applications provided the ICA with development, computing, operation and maintenance services for a total of NIS 1,459,927.
 Binat Business
 In 2022, Binat Business provided communication services to COGAT headquarters for NIS 4,212.
 In 2020, Binat Business provided the ICA with Wi-Fi services to the reception desks for a biometric project and communication services for NIS 5,002.
 &amp;nbsp;
 In 2018, Binat Business provided Wi-Fi services to the reception desks for a biometric project for NIS 1,840.&amp;nbsp;
@@ -403,53 +415,50 @@
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
@@ -827,51 +836,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1129,236 +1138,265 @@
       </c>
       <c r="E10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="H12" s="0" t="s">
+      <c r="H12" s="0"/>
+      <c r="I12" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="H14" s="0"/>
+      <c r="H14" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="I14" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H16" s="0"/>
+      <c r="H16" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="0"/>
+      <c r="I17" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="0">
+        <v>17</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="C18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="0" t="s">
+      <c r="G18" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="I17" s="0" t="s">
+      <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>