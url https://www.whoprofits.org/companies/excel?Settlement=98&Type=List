--- v0 (2026-06-12)
+++ v1 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -72,90 +72,72 @@
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...2 lines deleted...]
-    <t>Private, Subsidiary of Public</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>Bomag</t>
   </si>
   <si>
     <t>Germany</t>
-  </si>
-[...31 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private manufacturer of compaction equipment based in Germany. Part of the FAYAT Group.
 Machinery of the company was used in the paving of roads leading to settlements in the occupied West Bank, including apartheid roads which are only for Israelis, and roads at checkpoints.
 On 4 February 2017, Bomag heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a new settler road near the Palestinian village of Nabi Elias in the occupied West Bank.
 According to media coverage, the bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 In March 2010, Who Profits research team has documented an roller manufactured by the company, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1), near the settlement of Mevo Horon.&amp;nbsp;The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 In 2008 and 2009 Bomag rollers were documented in Jaba&amp;#39; &amp;nbsp;and Huwara checkpoints.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
@@ -623,169 +605,169 @@
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>