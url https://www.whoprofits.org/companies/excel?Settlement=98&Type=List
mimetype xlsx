--- v1 (2026-09-11)
+++ v2 (2026-10-26)
@@ -12,126 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...24 lines deleted...]
-    <t>$5B-$10B</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...16 lines deleted...]
-    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Bomag</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A private manufacturer of compaction equipment based in Germany. Part of the FAYAT Group.
 Machinery of the company was used in the paving of roads leading to settlements in the occupied West Bank, including apartheid roads which are only for Israelis, and roads at checkpoints.
 On 4 February 2017, Bomag heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a new settler road near the Palestinian village of Nabi Elias in the occupied West Bank.
 According to media coverage, the bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 In March 2010, Who Profits research team has documented an roller manufactured by the company, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1), near the settlement of Mevo Horon.&amp;nbsp;The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 In 2008 and 2009 Bomag rollers were documented in Jaba&amp;#39; &amp;nbsp;and Huwara checkpoints.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
@@ -158,50 +130,68 @@
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>El Go Team</t>
   </si>
   <si>
     <t xml:space="preserve">A developer and manufacturer of security gates and access control systems for secured compounds.
 Vehicle gates and turnstiles of the company are installed at Qalandiya, Huwara and Beit Iba checkpoints restricting the occupied Palestinian population movement in the occupied territory.
 Company gates and&amp;nbsp;bollards were installed&amp;nbsp;in the settlement of Alon Moreh in the West Bank, in the Israeli Ministry of Justice and in the depot of the Jerusalem light rail&amp;nbsp;in occupied East Jerusalem.
 The company had also supplied security products to bases of the Israeli army and to its headquarters in Tel Aviv - &amp;quot;The Kirya&amp;quot;.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -522,51 +512,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -581,196 +571,225 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0" t="s">
+      <c r="H2" s="0"/>
+      <c r="I2" s="0" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>22</v>
-      </c>
-[...2 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0"/>
+      <c r="I5" s="0" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="0">
+        <v>7</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="I8" s="0" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">