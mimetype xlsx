--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -220,154 +220,50 @@
 In 2021, Lesico Process Piping was contracted by the Israeli Prison Service (IPS) to operate and maintain the sewage treatment plant for the Nafha-Ramon prison where Palestinian political prisoners are incarcerated. Also in 2021, the company was contracted by the IPS in a contract worth NIS 115,888 for water and sewage systems project.
 The company&amp;#39;s subsidiary, Tibho- Land Management Company, operates a plant in the settlement of Kdumim in the occupied West Bank.
 The company was also involved in the laying of the upper railroad for the A1 train. The A1 train route crosses the Green Line into the occupied West Bank in two areas. For more on the train, read Who Profits flash report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Lesico built sections of the border walls with Egypt and Jordan, the wall around the besieged Gaza and the separation wall in the occupied West Bank to the total value of over 100 million NIS.
 In January 2018, Who Profits submitted a Freedom of Information request to the Israeli Ministry of Defense regarding service providers to the checkpoints. In a response received on 14 April 2018, the IMOD confirmed Lesico provides maintenance services for gas and fuel installations in the Kerem Shalom checkpoint.
 In 2017, the company established a covered concrete water reservoir with a collection capacity of 50,000 cubic meters located in East Jerusalem mountains area, in the occupied Palestinian territory. The project included laying a 980 meters water pipeline with a paving of an 1,100 meters access route to the pool. This project was carried out in partnership with Mekorot.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Transportation</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
-  </si>
-[...102 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Tnufa Transportation Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">A private company operating public transportation lines in Israel.
@@ -725,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -994,154 +890,125 @@
       <c r="D9" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="H11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H12" s="0"/>
+        <v>41</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I12" s="0" t="s">
-        <v>36</v>
-[...12 lines deleted...]
-      <c r="D13" s="0" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">