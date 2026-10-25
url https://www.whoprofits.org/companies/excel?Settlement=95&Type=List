--- v0 (2026-07-28)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -102,86 +102,50 @@
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
@@ -191,144 +155,101 @@
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Tabor Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli winery owned by The Central Bottling Company (Coca Cola Israel).
 The winery produces wines from grapes sourced from vineyards located on occupied land in settlements in the West Bank and Syrian Golan.
 Tabor Winery has Merlot, Riesling, Cabernet Sauvignon, Marselan and Grenache vineyards in Gush Etzion in the occupied West Bank, including a Merlot grapes vineyard in the settlement of Alon Shvut in the occupied West Bank. In 2009, the company planted vineyards in an area of about 100 dunams in the Gush Etzion settlements cluster area.
 The winery&amp;rsquo;s grapes originate also from vineyards located in central and northern Golan and in the settlements of Ortal and Keshet in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -778,210 +699,212 @@
       <c r="D4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">