--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,119 +12,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
@@ -460,51 +478,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -546,79 +564,106 @@
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="0"/>
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" s="0"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="0">
+        <v>4</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="0" t="s">
+      <c r="E5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="0"/>
+      <c r="I5" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>