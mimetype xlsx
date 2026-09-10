--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -12,161 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
+    <t>Hadiklaim - Israel Date Growers Cooperative</t>
+  </si>
+  <si>
+    <t>Cooperative</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
+  </si>
+  <si>
+    <t>Settlement Production</t>
+  </si>
+  <si>
+    <t>Agriculture and Agrotechnology</t>
+  </si>
+  <si>
+    <t>$100M-$250M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
-  </si>
-[...55 lines deleted...]
-    <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -478,51 +442,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -564,106 +528,79 @@
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" s="0"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...27 lines deleted...]
-      <c r="I5" s="0" t="s">
+      <c r="H4" s="0"/>
+      <c r="I4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>