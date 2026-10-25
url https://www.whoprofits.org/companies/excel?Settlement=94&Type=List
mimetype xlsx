--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -12,98 +12,119 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
@@ -442,51 +463,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -501,107 +522,136 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0"/>
+      <c r="H2" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I2" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="0" t="s">
-[...17 lines deleted...]
-      <c r="I3" s="0"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" s="0"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="0">
+        <v>4</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="0" t="s">
-[...7 lines deleted...]
-        <v>15</v>
+      <c r="E5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5" s="0"/>
+      <c r="I5" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">