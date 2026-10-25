--- v0 (2026-07-28)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -160,86 +160,50 @@
   <si>
     <t xml:space="preserve">A publicly traded Israeli company that supplies, imports and markets agricultural products, and manufactures food blends for Farm animals. The company also owns real estate assets.
 The company operates branches in the settlements of Tomer and Na&amp;#39;ama in the Jordan Valley in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Bnei Eli Etkes Surveying and Engineering Instruments Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in measuring and engineering instruments and GNSS (Global Navigation Satellite System) measuring solutions. The company is the exclusive representative of the Swiss company LEICA Geosystems.
@@ -381,50 +345,53 @@
     <t>$50B-$100B</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>NaanDan Jain Irrigation</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">An Israel-based global provider of irrigation solutions.
 The company planned and carried out irrigation projects in the occupied West Bank and Syrian Golan.
 Company signs have been documented in an organic plantation in the settlement of Tomer in the Jordan Valley in 2009 and in a vineyard in the settlement of Ein Zivan in the Golan in 2018. The company has also provided irrigation services to the settlements of Carmel, Ma&amp;#39;on and Yatir in Mount Hebron.
 The company has distributors in the Syrian Golan, the Jordan Valley and the Naqab (Negev) region.
 </t>
   </si>
   <si>
     <t>S.M Valley</t>
   </si>
   <si>
     <t xml:space="preserve">Exporter and grower of agricultural produce.
 The company is located in the Tomer settlement in the occupied Jordan Valley.&amp;nbsp;The company&amp;#39;s boxes were found in the Na&amp;#39;aran settlement&amp;#39;s packing house in the occupied Jordan Valley, labeled as produce of Israel in English and French.
 </t>
   </si>
   <si>
     <t>Tamar Hazahav</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">The company produces and exports organic Medjool dates.
 Tamar Hazahav grows Medjool dates in the occupied Jordan Valley, and the its main office is located in the settlement of Tomer.
@@ -754,51 +721,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -969,547 +936,520 @@
       <c r="D7" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="0"/>
+      <c r="H9" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="I9" s="0" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H11" s="0"/>
+      <c r="H11" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I16" s="0"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="I17" s="0"/>
+      <c r="I17" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H18" s="0" t="s">
-        <v>35</v>
+        <v>73</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H19" s="0"/>
+      <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="I20" s="0"/>
+        <v>59</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" s="0" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F24" s="0" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>16</v>
-[...25 lines deleted...]
-      <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>