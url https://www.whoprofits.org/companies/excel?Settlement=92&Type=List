--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -98,86 +98,50 @@
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Bnei Eli Etkes Surveying and Engineering Instruments Ltd</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in measuring and engineering instruments and GNSS (Global Navigation Satellite System) measuring solutions. The company is the exclusive representative of the Swiss company LEICA Geosystems.
 Bnei Eli Etkes established a private statewide network of GPS base stations for RTK (Real Time Kinematic) measurements, based on LEICA Geosystems technology. The network, SPIDERNET, is the largest of its kind in Israel. It has 52 active stations, including in settlements in the occupied West Bank (Tomer, Karnei Shomron) and the occupied Syrian Golan (Avnei Eitan) and in Palestinian West Bank towns and cities (Ramallah, Jenin, Jericho, Burin, Sinjil, Dura) and in the Syrian Druze town Buq&amp;#39;ata in the occupied Golan.
 On 6 February 2017, Bnei Eli Etkes equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built in the occupied West Bank near the Palestinian village of Nabi Elias.
 The bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 The company also has a joint project with Noble Energy, a US oil and gas exploration and production corporation, for monitoring production platforms. Noble Energy operates several oil production platforms in the Eastern Mediterranean, including the Tamar and Mari-B fields. According to a 2017 report by SOMO - Centre for Research on Multinational Corporations, Noble Energy&amp;#39;s operations are directly linked to severe human rights impact, including naval attacks on Palestinian fishermen (incl. with live bullets) unlawful arrest and arbitrary detention, and the&amp;nbsp;denial of right to livelihood, through the company&amp;#39;s relationship to the Israeli navy, which enforces an illegal naval blockade around Noble Energy&amp;#39;s platforms.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
@@ -662,51 +626,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -774,290 +738,263 @@
       </c>
       <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H4" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      <c r="B12" s="0" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">