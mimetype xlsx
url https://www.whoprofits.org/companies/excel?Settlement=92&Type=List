--- v1 (2026-09-10)
+++ v2 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -81,176 +81,161 @@
 Adama partnered with Tactical Robotics, a subsidiary of Urban Aeronautics, in a joint feasibility study for adapting the Cormorant, a multi-role, high payload, unmanned Vertical-Take-Off-and-Landing (VTOL) aircraft developed for military use, for aerial spraying. The Cormorant was developed in collaboration with the Israeli military&amp;rsquo;s medical corps. In May 2018, Tactical Robotics performed a ﬁrst &amp;ldquo;mission representative&amp;rdquo; demonstration to the Israeli military, described by the company as its &amp;ldquo;lead customer&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...6 lines deleted...]
-</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$5B-$10B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bnei Eli Etkes Surveying and Engineering Instruments Ltd</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in measuring and engineering instruments and GNSS (Global Navigation Satellite System) measuring solutions. The company is the exclusive representative of the Swiss company LEICA Geosystems.
 Bnei Eli Etkes established a private statewide network of GPS base stations for RTK (Real Time Kinematic) measurements, based on LEICA Geosystems technology. The network, SPIDERNET, is the largest of its kind in Israel. It has 52 active stations, including in settlements in the occupied West Bank (Tomer, Karnei Shomron) and the occupied Syrian Golan (Avnei Eitan) and in Palestinian West Bank towns and cities (Ramallah, Jenin, Jericho, Burin, Sinjil, Dura) and in the Syrian Druze town Buq&amp;#39;ata in the occupied Golan.
 On 6 February 2017, Bnei Eli Etkes equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built in the occupied West Bank near the Palestinian village of Nabi Elias.
 The bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 The company also has a joint project with Noble Energy, a US oil and gas exploration and production corporation, for monitoring production platforms. Noble Energy operates several oil production platforms in the Eastern Mediterranean, including the Tamar and Mari-B fields. According to a 2017 report by SOMO - Centre for Research on Multinational Corporations, Noble Energy&amp;#39;s operations are directly linked to severe human rights impact, including naval attacks on Palestinian fishermen (incl. with live bullets) unlawful arrest and arbitrary detention, and the&amp;nbsp;denial of right to livelihood, through the company&amp;#39;s relationship to the Israeli navy, which enforces an illegal naval blockade around Noble Energy&amp;#39;s platforms.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...10 lines deleted...]
-    <t>$15B-$25B</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Enlight Renewable Energy</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in the development, design, construction, financing and operation of renewable energy projects.
 The company has several renewable energy projects in the occupied Syrian Golan.
 Ruach Beresheet Wind Energy Project
 Through its subsidiary, Ruach Beresheet L.P., Enlight is the majority owner of the Ruach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan, the largest Israeli renewable energy project to exist on both sides of the Green Line so far.
 The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the settlements of Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma&amp;#39;ale Gamla, which together own 10% of the project.
 The wind farm features 39 wind turbines with an installed capacity of 207 MW. It is expected to provide electricity to 70,000 households and generate an annual revenue of NIS 192 million under a 20-year agreement with the Israel Electric Corporation. The project also includes the construction and expansion of 35 km of roads and a high-voltage line that will include optical fibers that will be spread across the Golan and will enable high-speed Internet for the settlements in the area.
 The 39 wind turbines at the farm were provided by General Electric, which is also responsible for the production, supply, transportation, hoisting, and running of the turbines on site.
 The project was built by Minrav and Nextcom which carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for the project.
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
@@ -709,292 +694,292 @@
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="H10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="H11" s="0" t="s">
+      <c r="I11" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">