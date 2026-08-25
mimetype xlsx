--- v0 (2026-06-12)
+++ v1 (2026-08-25)
@@ -72,114 +72,93 @@
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...32 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Meshek Achiya (Achiyah Farm) </t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli wine and olive oil producer and marketer, based in the settlement of Shiloh in the occupied West Bank. The company also produces and markets olives, tahini, honey, crackers, spices, and more.&amp;nbsp;Meshek Achiya has two registered companies under the same ownership, Eretz Zeit Shemen Muvchar – Meshek Achiya Ltd., which engages in the cultivation, production and marketing of olive oil, and Meshek Achiya Vineyards Ltd., which grows grapes for wine production. &amp;nbsp;The company sells its wines under the name Tene.&amp;nbsp;&amp;nbsp;The company has olive groves spanning 350 dunams and vineyards spanning hundreds of dunams of Palestinian land, and it operates an olive oil press in the Shilo settlement area.&amp;nbsp;The farm’s olive oil is labeled "Made in Israel”.&amp;nbsp;Meshek Achiya was established in 2003 in the illegal Achiya outpost located east of the settlement of Shiloh on hundreds of dunams of agricultural land belonging to the residents of the Palestinian villages of Jalud and Qaryut. Meshek Achiya grows olives on private Palestinian lands and lands that some were declared state lands that settlers and the army have prevented Palestinians from entering to cultivate.&amp;nbsp;The Achiya outpost was established in the late 1990s and as early as 2009, evacuation orders were issued by the Civil Administration to prevent the illegal cultivation of the land, but the orders have not been implemented.Between 2014 and 2022, the farm received from the Israeli Government Water Authority an annual allocation of almost 100,000 cubic meters of water, making it one of the largest users of water for settlement agricultural purposes in the entire West Bank.&amp;nbsp;In January 2017, Palestinians from the Jalud area filed the Israeli court a petition claiming that their lands are being illegally cultivated by settlers who expelled them from there, including 177 dunams of privately owned Palestinian land cultivated by the Meshek Achiya, belonging to the Khatib and Fawzi Ibrahim families.&amp;nbsp;In May 2021, the High Court ordered the Civil Administration to evacuate the lands illegally cultivated by the settlers' farm. In October 2021, the Israeli Ministry of Defense reached an agreement with the settlers, according to which they would evacuate the area themselves, and in return, the state would provide them with alternative land to which their olive trees would be relocated.&amp;nbsp;In September 2023, the government granted the company an area of 159 dunams north of the settlement of Kohav Hashachar in the northern West Bank, in an area that is not part of the settlement's jurisdiction, for field crops on a lease without an agreement. (Government Subcommittee Decision No. 1089 from September 2023, updated February 2024). The factory moved from the outpost to the settlement of Shiloh.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, the Israeli Ministry of Defense purchased olive oil from the company.&amp;nbsp;Collaboration with Ariel UniversityIn 2018, Ariel University collaborated with Meshek Achiya in a conference held with the Research and Development of Judea and Samaria and the Jordan Valley association, which took place on a 40-dunam plot belonging to the Khatib family from the village of Qaryut, which was invaded by the settlers' farm in 2007.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>S.A.G. (Velvel) Building &amp; Development Ltd.</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that plans and executes residential, commercial and public construction projects in Israel, the occupied Palestinian territory&amp;nbsp;and the occupied Syrian Golan.
 S.A.G. (Velvel) has several projects in the Ariel settlement. It is executing the construction project &amp;quot;The House in Ariel by the University&amp;quot; in southeast Ariel. This project is executed according to a tender won by the company on 26 January 2014. The company purchased an area of 3,300 m2 for NIS 2.6 million, with development expenses of NIS 1.46 million, in order to build 18 housing units in the Ariel settlement. The tender was published in the framework of Local Outline Plan 130/2/3, which refers to the land of the Palestinian village Salfit. This project is due to be completed in June 2017. The project was accompanied by Mercantile Discount Bank.
@@ -624,154 +603,154 @@
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>