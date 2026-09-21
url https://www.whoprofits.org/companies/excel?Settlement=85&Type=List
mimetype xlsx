--- v0 (2026-07-27)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -113,121 +113,85 @@
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Jordan Valley, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...40 lines deleted...]
-  <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -530,51 +494,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -662,121 +626,94 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="0" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>36</v>
-[...26 lines deleted...]
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">