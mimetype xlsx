--- v0 (2026-06-12)
+++ v1 (2026-10-26)
@@ -12,169 +12,199 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
-    <t>USA</t>
-[...1 lines deleted...]
-  <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Netafim</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
-  </si>
-[...4 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -477,51 +507,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -554,122 +584,180 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="0" t="s">
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="0">
+        <v>5</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...12 lines deleted...]
-      <c r="I5" s="0" t="s">
+      <c r="E6" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="0">
+        <v>6</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>35</v>
+      </c>
+      <c r="H7" s="0"/>
+      <c r="I7" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">