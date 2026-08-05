--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -65,81 +65,96 @@
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
@@ -520,51 +535,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -594,185 +609,212 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="0" t="s">
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="G7" s="0" t="s">
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="0">
+        <v>7</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>46</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">