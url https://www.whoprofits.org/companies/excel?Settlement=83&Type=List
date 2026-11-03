--- v1 (2026-08-05)
+++ v2 (2026-11-03)
@@ -12,227 +12,263 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
+    <t>Electra</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Construction, Real Estate, Transportation</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
-    <t>$1B-$5B</t>
-[...1 lines deleted...]
-  <si>
     <t>Teva Naot</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli manufacturer of footwear, luggage and handbags.
 The company operates branches in Ariel and Kfar Etzion settlements, both located in the occupied West Bank.
 Additionally, the company&amp;rsquo;s fully owned subsidiary Dafna operates a store in Kfar Etzion settlement.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t>USA</t>
-[...17 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -535,51 +571,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -609,212 +645,328 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H3" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="0" t="s">
+      <c r="C9" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>51</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="0">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="0">
+        <v>11</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">