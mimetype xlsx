--- v2 (2026-09-10)
+++ v3 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -128,50 +128,68 @@
   <si>
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
 The company exports produce that was packed in the Tomer and Beit Ha&amp;#39;arava&amp;nbsp;settlements&amp;#39; packing houses.
 On 4 February 2013, Corporate Watch researchers visited Beit Ha&amp;#39;arava and entered a packing house where cherry tomatoes were being packaged. The majority of the packing house was taken up with packaging EDOM UK tomatoes, labeled Quality Fresh Produce: Israel&amp;quot;. In response to this evidence, Jimmy Russo, the Company&amp;#39;s Chairman, announced that he plans to resign from his chairmanship and actively seek to sell his 20% shareholding in the Israeli company.
 In Edom UK&amp;#39;s response to a letter sent by Who Profits prior to the publication of this report, the company stated that it does not have any suppliers nor packing stations in Tomer and/or Beit Ha&amp;#39;arava.&amp;nbsp;The company had also sent Who Profits the following statement from Edom UK to its costumers in 21 October 2013, signed by Yaron Yarchi and Yinon Horesh, Joint M.D of Edom UK:
 &amp;quot;None of our produce that we are involved with is grown or produces in the occupied territories. We are working under strict guidelines to guarantee all our customers that as an organisation, we are fully compliant with all regulations that relate to the welfare of all employees under the law of Israel.
 We do not discriminate against colour, creed or ethnical background. We do not employee any child labour or indeed any workers under the national minimum age. We are fully compliant with all social benefits that&amp;#39;s we pay, all this is undertaken under strict guidelines.
 Wages are paid according to the employment ministry guidelines. Our objective is to provide a safe working and environment to all our staff. We also make sure that all staff are trained about their positions which they hold. We also comply with all environmental requirements by making sure that all our growers and our PMO sites that are certified and recognised, they are also non-GMO.
 Our focus is also the environment to minimalize the use of pesticides and chemicals and using biological pest control as much as possible and also making sure we are working to a waste separation programme.&amp;quot;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t>Gadot Agro (Merhav Agro)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that imports, distributes, develops, manufactures, and exports crop protection products, biotechnology solutions, and specialized seeds.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company&amp;rsquo;s products were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center in 2015-2016, taking place in Tomer settlement.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs field personnel in the Syrian Golan and the Jordan Valley, as well as in the Palestinian Authority-controlled areas of the West Bank.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Gat Fertilizers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the manufacturing and marketing of fertilizers.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company employs agronomists to serve its clients in the Jordan Valley and the Syrian Golan.
 </t>
   </si>
@@ -190,93 +208,90 @@
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -589,51 +604,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -748,268 +763,326 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I8" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F10" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="G10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H12" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I12" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="0">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="0" t="s">
+      <c r="C14" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H14" s="0"/>
+      <c r="I14" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="0">
+        <v>14</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="H15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">