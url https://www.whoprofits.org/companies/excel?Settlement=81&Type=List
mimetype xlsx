--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -12,143 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">Axel Springer SE is a German media and technology company.&amp;nbsp;
 Through its fully owned subsidiary, Aviv Group GmbH, the company owns Israeli company Yad 2 Internet Ads Ltd.,&amp;nbsp;an Israeli website for real estate sale and rental ads and various products, and a portal for jobs and professionals.
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Edom UK</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
@@ -607,51 +622,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I13"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -681,353 +696,380 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I8" s="0"/>
+        <v>39</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="H11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H12" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I12" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" s="0"/>
+      <c r="I13" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="0">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...14 lines deleted...]
-      <c r="I13" s="0" t="s">
+      <c r="D14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>38</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">