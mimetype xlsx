--- v1 (2026-07-28)
+++ v2 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -81,89 +81,50 @@
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...37 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Edom UK</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
@@ -176,50 +137,53 @@
 Our focus is also the environment to minimalize the use of pesticides and chemicals and using biological pest control as much as possible and also making sure we are working to a waste separation programme.&amp;quot;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Gadot Agro (Merhav Agro)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that imports, distributes, develops, manufactures, and exports crop protection products, biotechnology solutions, and specialized seeds.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company&amp;rsquo;s products were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center in 2015-2016, taking place in Tomer settlement.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs field personnel in the Syrian Golan and the Jordan Valley, as well as in the Palestinian Authority-controlled areas of the West Bank.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Gat Fertilizers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the manufacturing and marketing of fertilizers.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company employs agronomists to serve its clients in the Jordan Valley and the Syrian Golan.
 </t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
@@ -257,50 +221,53 @@
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -622,51 +589,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -723,353 +690,326 @@
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="H9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="H13" s="0"/>
+        <v>32</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I13" s="0" t="s">
-        <v>22</v>
-[...21 lines deleted...]
-      <c r="G14" s="0" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">