--- v0 (2026-06-25)
+++ v1 (2026-09-10)
@@ -41,96 +41,72 @@
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Ben Security</t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of technological and physical security services.
 The company provides security services to settlements in the occupied West Bank and East Jerusalem.
 In 2018, the company won a tender for the provision of security and patrolling services in educational facilities in the settlement of Alfei Menashe in the West Bank. The company also provides guarding services in the settlements of Adam &amp;ndash; Geva Binyamin, Ma&amp;rsquo;ale Efraim and Masua in the West Bank.
 The company also provides guarding services to educational facilities in the settlement neighborhoods of Gilo and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Compost Or</t>
@@ -150,102 +126,105 @@
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Netafim</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
@@ -685,264 +664,264 @@
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>