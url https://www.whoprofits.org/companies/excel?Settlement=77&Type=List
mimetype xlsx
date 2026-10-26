--- v1 (2026-09-10)
+++ v2 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -127,50 +127,68 @@
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
   </si>
   <si>
     <t>Construction, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
@@ -203,84 +221,57 @@
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli global provider of irrigation technologies.
 In 2004, Netafim accompanied and contributed the equipment for an experiment on the effect of feeding canals on the yield and fruit size of lemons in the settlement of Masua in the Jordan Valley, occupied West Bank.
 In 2009, Netafim provided irrigation technologies for an experiment in controlling the size of olive trees in the settlement of Geshur in the occupied Syrian Golan.
 In 2012, the company provided irrigation technologies for the betterment of grapevines in a commercial crop of cabernet sauvignon grapes in the settlement of Dolev in the West Bank. The project is part of an agricultural experiment of the research and development institute in the Jordan Valley. Following this project, Netafim participated in a conference about growing grapevines in the mountain area that took place in the University of Ariel settlement in 2016.
 In 2013-2014, Netafim developed and provided irrigation technologies for watermelon crops in the settlement of Kalia in the Jordan Valley.
 In 2014, the company provided irrigation technologies and services to the Mount Hebron settlement regional council and the settlement of Maskiot in the West Bank.
 In 2014-2020, Netafim provided products and developed irrigation technologies for research on irrigation methods for growing Mejdool dates in the Jordan Valley, which took place in the settlement of Gilgal. The company also co-authored research papers on the findings with the Jordan Valley R&amp;amp;D Center.
 In 2019, a computerized Netafim drip irrigation and fertilization system was installed in blueberry fields in the Syrian Golan.
 In 2021, a Netafim representative participated in a conference on apple irrigation and fertilization in the settlement of Merom Golan in the Syrian Golan.
 Through its regional representatives, Netafim offers its services to settlements in the West Bank and the Syrian Golan.
 The company developed the smart irrigation management platform NetBeat&amp;trade; in collaboration with mPrest Systems, a partially-owned subsidiary (40%) of state-owned military corporation Rafael Advanced Defense Systems, the developer of the Iron Dome command and control system. The digital irrigation platform incorporates mPrest&amp;rsquo;s military technology, developed specifically for Iron Dome.
 </t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
-    <t>TASE</t>
-[...32 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Population Control, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>A publicly traded Israeli company that provides comprehensive solutions for technological projects in the fields of security and perimeter defense, safety and fire detection, infrastructure, electromechanical systems, automation, communication and control, and solar energy systems (PV) worldwide.&amp;nbsp;The company markets the DROM drone defense system for protection against drones and UAVs, and holds valid permits from the Israeli Ministry of Defense to export combat equipment and defense knowledge to several countries.&amp;nbsp;Orad provides services to the Israeli Ministry of Defense, the Israeli military, the Israel Prison Service and the security establishment. In addition, the company provides solar energy services to settlements in the occupied West Bank.&amp;nbsp;As part of its activities, the company provides the establishment of biometric systems for entry control systems for identification and automatic search of suspect lists for the Israel Police and border crossings.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Orad performs ongoing work for the Ministry of Defense and at military bases and provides solutions to the Israeli military in the military and paramilitary fields. The company supplies the Israeli military and the defense establishment with a cyber protection system for communication systems and mobile phones.&amp;nbsp;Orad carried out several projects for the Israeli Ministry of Defense, including a project for the Israeli Air Force that included a central command-and-control system for 151 buildings, a video management system and a burglary system, and a project to supply 600 solar light poles. The company has also&amp;nbsp;provided the entire fire detection and automatic extinguishing systems, a designated network, and a command-and-control center for the Israeli military’s City of Training Bases, also known as Ariel Sharon Camp, the military's central training campus in the Naqab. The company has also supplied technological systems installed in fences as part of the construction of the Separation Wall.Collaboration with Israeli Weapon Manufacturers&amp;nbsp;Orad works in collaboration with state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems and with the Israeli military technology company Elbit Systems.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;Orad provides the Israel Prison Service (IPS) with installation, maintenance and repair of fire detection, fire alarm, and fire extinguishing systems, and is the sole supplier of maintenance, repair, and modification services for Siemens fire alarm systems installed at IPS facilities.Since 2008, Orad has been the exclusive distributor in Israel of Siemens fire detection and extinguishing systems and hazard management stations and a non-exclusive distributor of Siemens intrusion detection systems, access control systems and closed-circuit television systems, which it provides to the Israel Prison Service.&amp;nbsp;In January 2021, Orad was contracted by the IPS as the sole supplier to provide maintenance, repair, and modification services to Siemens fire alarm systems until the end of December 2023 for a total of NIS 540,000.&amp;nbsp;In October 2025,&amp;nbsp;Orad was contracted to provide the IPS with&amp;nbsp;repairs and maintenance of fire extinguishing systems until August 2026 for NIS&amp;nbsp;50,000.&amp;nbsp;In May 2025, the company was contracted to provide service for fire detection systems at IPS facilities until August 2025 for NIS&amp;nbsp;130,862.&amp;nbsp;In&amp;nbsp;February 2025, the company was contracted to provide&amp;nbsp;fire extinguishing&amp;nbsp;maintenance until August 2025 for NIS&amp;nbsp;100,000.&amp;nbsp;In November 2024, the company was contracted to provide&amp;nbsp;extinguishing&amp;nbsp;and fire detection works at the IPS Rimonim Prison until August 2025 for NIS 35,302. In October 2024, the company was contracted to provide detection system for prisoner employment at Rimonim Prison&amp;nbsp;until August 2025&amp;nbsp;for NIS 28,132.&amp;nbsp;In September 2024,&amp;nbsp;the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services for fire detection systems at the IPS until August 2025 for NIS 129,753.&amp;nbsp;In January 2024, the company was contracted to provide the IPS with maintenance and installation of fire and smoke detectors until August 2025 for NIS&amp;nbsp;439,871.&amp;nbsp;In October 2023,&amp;nbsp;the company was contracted to provide the IPS with&amp;nbsp;fire extinguishing&amp;nbsp;maintenance in units until August 2024 for NIS 100,000.&amp;nbsp;In April 2023, the company was contracted to provide repair services for&amp;nbsp;extinguishing systems until August 2024 for 265,000. In January 2023, the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services until August 2023 for NIS 35,000.&amp;nbsp;Orad has previously provided security systems for the IPS' Gilboa and Ktzi'ot prisons, where Palestinian prisoners are incarcerated and held under administrative detention. In 2005, Orad established a perimeter security system for Gilboa Prison for NIS 4 million. The project included the installation of fixed cameras on the prison wall that provide perimeter security, and command cameras that allow for surveillance and viewing for several kilometers outside the prison. The company has also supplied a range radar control system and a night vision system for Ktzi'ot Prison.Services to the Israel&amp;nbsp;Police&amp;nbsp;In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.&amp;nbsp;Services to Settlements&amp;nbsp;As part of its activities in the field of solar energy, the company installs solar systems on rooftops using photovoltaic technology to generate electricity and provides maintenance services for solar systems.The company provides maintenance services for solar systems for the settlement of Yafit in the occupied West Bank. The company has carried out the installation of solar systems in the settlements of Ariel, Elkana, and Neria in the occupied West Bank.&amp;nbsp;In 2018, through its former subsidiary SolarPower, the company installed solar systems at the Mateh Binyamin Regional Council settlements in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council with a capacity of approximately 900 kilowatts.&amp;nbsp;The company has also installed solar systems for&amp;nbsp;Compost Or, which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.The company has also established a solar project in the Naqab.&amp;nbsp;In 2010, Who Profits documented&amp;nbsp;Siemens traffic&amp;nbsp;light&amp;nbsp;systems&amp;nbsp;bearing the logo of&amp;nbsp;Orad on Highway 443 near the settlement of Givat Ze'ev in&amp;nbsp;the occupied West Bank. The highway is part of the Israeli road system that runs through the occupied West Bank&amp;nbsp;on which Palestinians are prohibited from driving.Surveillance in East JerusalemIn 2010, Orad supplied dozens of sky cameras for surveillance that were deployed in the Old City of occupied East Jerusalem, as part of the Jerusalem Municipality's Safe City project for 24-hour traffic monitoring throughout the city.&amp;nbsp;In 2004, Orad installed a camera system in the Western Wall area adjacent to al-Aqsacompound&amp;nbsp;in the Old City of occupied East Jerusalem. The system was designed to allow a virtual visit to the Western Wall site. The system installed by the company included two Siemens command cameras that can be controlled remotely via the Internet and allow viewing of the site 24 hours a day, with the option of changing the viewing angle and distance. An additional fixed camera was installed at the site.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -592,51 +583,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -749,182 +740,211 @@
       <c r="D5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="H7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="0">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="H10" s="0"/>
-      <c r="I10" s="0" t="s">
+      <c r="H11" s="0"/>
+      <c r="I11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>