--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -142,57 +142,63 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, management and operation of waste recycling plants.
 Compost Or operates the largest Israeli sewage sludge treatment site, located next to Masu&amp;rsquo;a settlement in the Jordan Valley in the occupied West Bank. The site is one of several Israeli waste management facilities in the West Bank and is used for treatment and landfilling of various types of waste and contaminated soils. Some of the waste is then turned into compost and agricultural fertilizers that are sold to farmers.
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -673,77 +679,77 @@
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>