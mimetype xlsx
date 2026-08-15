--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -142,51 +142,51 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, management and operation of waste recycling plants.
 Compost Or operates the largest Israeli sewage sludge treatment site, located next to Masu&amp;rsquo;a settlement in the Jordan Valley in the occupied West Bank. The site is one of several Israeli waste management facilities in the West Bank and is used for treatment and landfilling of various types of waste and contaminated soils. Some of the waste is then turned into compost and agricultural fertilizers that are sold to farmers.
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Enterprise</t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
 </sst>
 </file>