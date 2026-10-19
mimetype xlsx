--- v0 (2026-05-31)
+++ v1 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -89,186 +89,178 @@
   <si>
     <t>Amisragas, American Israeli Gas Crop.</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Gas manufacturer and supplier.
 The company operates branches in the settlements of Ariel and Kiryat Arba&amp;#39;a, both located in the occupied West Bank.
 The company subsidiary, Rand Energy Systems, operates marketers in the West Bank.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Booking.com</t>
+  </si>
+  <si>
+    <t>Subsidiary of Public</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOT Telecommunication Systems </t>
+  </si>
+  <si>
+    <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
-    <t>Germany</t>
-[...72 lines deleted...]
-  <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance</t>
-[...1 lines deleted...]
-  <si>
     <t>Shikun &amp; Binui Group</t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
 Shikun &amp;amp; Binui Group has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding besieged Gaza.
 Services to the Israeli Ministry of Defense (IMOD):
 In October 2022, the Group won the IMOD &amp;ldquo;Wide Horizon&amp;rdquo; (Ofek Rahav) tender for the relocation of four Israeli military bases. The tender includes the construction of a military base in an area over 300,000 m2 and the merger of four military units into one. The new base will house a recruiting office, a new medical center, laboratories, and the military&amp;rsquo;s service centers. The new complex will make it possible to double the number of recruits that can be taken in during each recruitment phase. Shikun and Binui will take responsibility for the recruitment process for the Israeli Military at the logistical level, having built a computerized recruitment system. The project costs NIS 4 billion, and the company will maintain it for 20 years. The project is one of three projects by IMOD of relocating Israeli military units to the south. Shikun &amp;amp; Binui&amp;rsquo;s fully-owned subsidiary, Solel Bone, will be the construction contractor for the project and another subsidiary will be the operating contractor for the project for 20 years.
 A group of Bank Hapoalim will provide the credit for the project and Malam Team will be the IT contractor for the project.
 The company is the concessionaire for the operation of the Israeli military ICT campus &amp;ldquo;Kiryat HaTikshuv&amp;rdquo;. In 2018, the Group was contracted by the IMOD for the financing, planning, construction, operation and maintenance of the military technological ICT campus for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab.
 In 2020, the Group won a tender from the Israeli Ministry of Defense (IMOD), for the financing, planning, development, operation and maintenance of the Israeli military Intelligence campus &amp;ldquo;Kiryat Hamodi&amp;rsquo;in&amp;rdquo; in the Naqab for 26 years. The agreement for the establishment of the project, at an estimated cost of NIS 11 billion, was signed in July 2021. The Campus will be located near Likit junction, between Omer Industrial Park and Palestinian Bedouin village of Lakiya. The campus will spread over 2,500,000 m2, and will host the military&amp;rsquo;s Intelligence operations and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarter units of the Intelligence Division. The population of the campus is expected to be completed in 2028. In December 2022, the company received an approval for starting the construction works.
 In 2019, The Group&amp;rsquo;s fully owned subsidiary Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of an above ground and underwater technological wall armed with sensors around the besieged Gaza.
 In 2018, the Group&amp;rsquo;s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of Emanuel military base in the Naqab worth NIS 200 million.
 Energy Projects
 Energy Projects in the Occupied Syrian Golan
 As part of the government&amp;#39;s decision to increase the target for electricity production from renewable energies, in January 2022, the Ministry of Energy and the Ministry of Agriculture and Rural Development launched a pilot program to examine the construction of dual-use facilities for the production of solar electricity on active agricultural lands in a total area of 1,800 dunams, including in the West Bank and the Syrian Golan. between January 2022 and March 2023, the construction of 29 pilot facilities on agricultural land in 16 settlements in the Golan was approved. These facilities take up a total of 349.1 dunams and have the total capacity of 23.67 MW. Shikun Binui was granted 7 facilities on 74 dunam of land in the settlements of Mitzar, Eliad and Ramot.
 &amp;nbsp;
 Solel Boneh Infrastructures-Construction on Occupied Land
 Jerusalem Light Rail
 In 2019, Moriah Jerusalem Development Corporation contracted Solel Boneh Infrastructures for construction work on the route of the Green Line of the Jerusalem Light Rail (JRL). The JLR connects large Israeli settlement blocs in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements alongside growing territorial fragmentation for East Jerusalem&amp;rsquo;s Palestinian neighborhoods. The JLR Green Line, currently under construction, will connect the settlement neighborhoods of Gilo and French Hill through the city center. For more on the Jerusalem Light Rail see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 In 2019, Moriyah Jerusalem Development Corporation awarded Solel Boneh Infrastructures a contract for the construction of the Tunnel Road, a section of Route 60, which connects the southern part of the Occupied West Bank to Jerusalem. The project includes a 12 km road connecting Gilo settlement neighborhood in occupied East Jerusalem and the settlement of Elazar. The construction costs are estimated at NIS 1 billion and the construction work is set to end in 2025. The project includes the construction of two new tunnels, the construction of a new bridge, the addition of two traffic lanes in every direction, and the establishment of a public transportation lane. The project also includes the restoration of the existing tunnels and system upgrade. The road passes directly under the Palestinian town of Beit Jala and provides access to Jerusalem without coming in view of surrounding Palestinian villages and neighborhoods, connecting Jerusalem to the settlements of Gush Etzion area in the occupied West Bank.
 Furthermore, Solel Boneh was involved in settlement expansion through carrying out the construction of settlements including the settlements of Modi&amp;rsquo;in Illit in 1974, Ma&amp;rsquo;ale Adumim in 1975, and Ariel in 1981 in the occupied West Bank, and the settlement neighborhoods of Har Homa in 1990 in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.
 The company has also carried out the construction of Road 90, which was finalized in 2003, which crosses through the occupied West Bank, including the Jordan Valley region.
 Services to the Israeli Police:
 Shikun &amp;amp; Binui holds 50% of Policity Ltd., the franchisee operating the Israeli Police national training center, under a PPP/PFI agreement from 2011 for the establishment of the training center and the provision of operation, maintenance and training services for a period of 25 years, for about NIS 600 million. In addition, the company owns 25% of the venture that provides the training services at the center. The remaining shares of Policity Ltd. are held by&amp;nbsp;G1 Secure Solutions&amp;nbsp;(25%) and G4S Holdings (B) B.V (25%).
 The center was built by Solel Boneh infrastructures, in 2014, featuring 38 buildings,&amp;nbsp;on approximately 57 acres and a built area of 62,000 m&amp;sup2;. The center includes residential buildings for cadets and staff, office buildings, a cafeteria, public buildings, an advanced training complex, shooting ranges, an athletics stadium and sports equipment.
 Energy Projects&amp;nbsp;in the Naqab
 The Group is also significantly involved in Israeli government plans for the industrialization and development of the Naqab (Negev) region. The plans aim to expand industrial production and military presence in the region, with the aim to increase the region&amp;rsquo;s Israeli Jewish population and their prosperity. This comes at the direct expense of the Naqab&amp;rsquo;s Palestinian population, especially those living in villages that have not been recognized by the Israeli state, thus placing them in imminent danger of forced displacement.
 In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab.
 The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Special Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.
 The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab.. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%. The power plant is located in Neot Hovav Industrial Zone in the Naqab, home to Israel&amp;rsquo;s most dangerous and health hazardous wastes, which is located a few meters from the unrecognized Palestinian Bedouin village of Wadi Naam. &amp;nbsp;In November 2020, Ramat Hovav Power Plant Partnership signed two 20 years maintenance contracts with&amp;nbsp;Siemens Energy&amp;nbsp;and Ethos Energy for the supply of heavy maintenance services to the power plant. The contracts together are worth around USD139 million (137 million euro).
 The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, in Ashalim, Nevatim, Shneur Tze&amp;rsquo;elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these farms produce over 300-MW of electricity and take over thousands of dunams of land.
 Gas Energy Projects
 Shikun &amp;amp; Binui holds an agreement with Energean Israel Ltd. to purchase natural gas from the &amp;quot;Shark/Tanin&amp;quot; reservoir for the flow of gas to the Ramat Hovav power station for 20 years from the date of supply.
 In December 2020, the company signed an agreement with the Leviathan reservoir partnership (NeWMeD Energy, Chevron Mediterranean Limited and Ratio Energies) for the supply of natural gas for a period of 30 months from that date or until the start of gas flow from the Shark reservoir. The Leviathan and Karish gas fields are located in the Mediterranean. The gas extraction by the Israeli state comes in violation of the Paris Protocol, the economic annex of the Oslo Accords Agreement, which calls for the establishment of a joint Development Program, to provide for joint &amp;ldquo;exploitation of oil and gas for industrial purposes.&amp;rdquo; Israel&amp;rsquo;s blockage of Palestinians&amp;rsquo; ability to develop their natural resources leads to the de-development of the Palestinian economy.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
-[...2 lines deleted...]
-    <t>$1B-$5B</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -574,51 +566,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -677,181 +669,239 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="I8" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="C9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="I8" s="0" t="s">
+      <c r="D9" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>51</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="0"/>
+      <c r="I9" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0">
+        <v>9</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">