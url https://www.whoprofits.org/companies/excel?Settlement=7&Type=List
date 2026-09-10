--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -146,122 +146,86 @@
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...37 lines deleted...]
-  <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Bomag</t>
   </si>
   <si>
+    <t>Germany</t>
+  </si>
+  <si>
     <t xml:space="preserve">A private manufacturer of compaction equipment based in Germany. Part of the FAYAT Group.
 Machinery of the company was used in the paving of roads leading to settlements in the occupied West Bank, including apartheid roads which are only for Israelis, and roads at checkpoints.
 On 4 February 2017, Bomag heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a new settler road near the Palestinian village of Nabi Elias in the occupied West Bank.
 According to media coverage, the bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 In March 2010, Who Profits research team has documented an roller manufactured by the company, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1), near the settlement of Mevo Horon.&amp;nbsp;The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 In 2008 and 2009 Bomag rollers were documented in Jaba&amp;#39; &amp;nbsp;and Huwara checkpoints.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
@@ -324,92 +288,98 @@
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Eldad Spivak Engineering  Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering company which manages a wide range of projects such as: interurban roads, road / rail separation, sewage purification plants, public buildings, metropolitan parks, industrial buildings, road and rail tunnels and more.
 The company was contracted by Israel Railways to manage and supervise the central part of A1 fast train line from Tel-Aviv to Jerusalem. The company will manage the construction of sections B and C, which cross the Green Line in two areas into the occupied West Bank. In some parts the route passes through privately owned Palestinian land. The project&amp;rsquo;s budget is approximately NIS 2.5 billion ($ 715 million).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>JLG Industries</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Lorenzetto Loris</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian-based company that provides equipment for civil engineering, geotechnical projects and underground structures.
 In April 2013, Who Profits research team has documented a&amp;nbsp;Lorenzetto Loris container, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1). The branded container was located at the entrance to tunnel no. 3.&amp;nbsp;Tunnel 3 crosses the Green&amp;nbsp;Line border into Cedars Valley,&amp;nbsp;and its portal in the valley is inside the&amp;nbsp;Palestinian territory, near the village of Beit Surik.
 The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits&amp;#39; full report on the A1 train).&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Mayer Cars &amp; Trucks Co.</t>
   </si>
@@ -833,51 +803,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -992,521 +962,494 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="0" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I14" s="0"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="I15" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H15" s="0"/>
+      <c r="I15" s="0" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H17" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="I17" s="0" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>99</v>
+        <v>21</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>105</v>
+        <v>68</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="H21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>30</v>
-[...26 lines deleted...]
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">