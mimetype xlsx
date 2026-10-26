--- v1 (2026-09-10)
+++ v2 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -305,60 +305,72 @@
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Eldad Spivak Engineering  Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering company which manages a wide range of projects such as: interurban roads, road / rail separation, sewage purification plants, public buildings, metropolitan parks, industrial buildings, road and rail tunnels and more.
 The company was contracted by Israel Railways to manage and supervise the central part of A1 fast train line from Tel-Aviv to Jerusalem. The company will manage the construction of sections B and C, which cross the Green Line in two areas into the occupied West Bank. In some parts the route passes through privately owned Palestinian land. The project&amp;rsquo;s budget is approximately NIS 2.5 billion ($ 715 million).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>USA</t>
   </si>
@@ -388,75 +400,78 @@
 Mayer&amp;rsquo;s Cars and Trucks supplies Volvo equipment to the Israeli Ministry of Defense (IMOD) and services to the Israeli Prison Services (IPS). In addition, the company also supplies armored buses and bus lines to settlements in the occupied West Bank and occupied East Jerusalem.
 According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer supplied the IMOD Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services for existing Volvo equipment in the ministry&amp;rsquo;s use for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17, 792,161.94 worth of additional equipment, including engines, generators and spare parts.
 Volvo&amp;rsquo;s heavy machinery was documented in numerous demolitions of Palestinian homes carried out by the Israeli authorities in the occupied West Bank and East Jerusalem.
 Volvo equipment was also used in the construction of Israeli settlements and in the construction of the Separation Wall. For the full company profile see Volvo.
 Merkavim Transportation Technologies 
 Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, the company provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. The company also operates a service center in the Mishor Adumim Industrial Zone in the occupied West Bank.
 The company has also provided buses for the Israel Prison Service. For the full company profile see Merkavim Transportation Technologies.
 Kavim Public Transportation
 The company&amp;rsquo;s fully owned subsidiary, Kavim Public Transportation operates bus lines and service centers in settlements in the occupied West Bank and occupied East Jerusalem. The company operates public bus lines to and between the settlements of Elad, Ariel, Mevo Horon, Giva&amp;#39;at Ze&amp;#39;ev, Beitar Illit and Modiin Illit in the occupied West Bank and occupied East Jerusalem.
 For the full company profile see Kavim Public Transportation.
 In 2017, the company&amp;rsquo;s fully owned subsidiary, K.S. Holdings &amp;amp; Properties Mayer Ltd., mortgaged a 9,163 square meter property located in Mishor Adumim Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank, for NIS 2,500,000 to Bank Hapoalim. According to the loan documents, the company holds the plot under a leasing agreement with the Civil Administration in the West Bank.
 Services to the Israeli Police:
 In 2019 and 2020, the company provided maintenance services to buses and marine engines serving the Israeli police. Additionally, in 2020 the company sold a bus to the Israeli police in an amount of NIS 1,123,697.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>$1B-$9B</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
     <t>Rami Levi Hashikma Marketing</t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Readymix Industries Israel </t>
   </si>
   <si>
     <t xml:space="preserve">Producer and supplier of raw materials for the construction industry.
 Readymix operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to parent company CEMEX, on January 2, 2022, Readymix sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Teperberg 1870</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli winery that grows, markets and exports wines.
 The winery owns and sources from vineyards in the occupied West Bank, including in the Ezion Bloc settlement and in Mevo Horon.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
@@ -803,51 +818,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1163,292 +1178,350 @@
       </c>
       <c r="E12" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I14" s="0"/>
+        <v>78</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I15" s="0"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>94</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="H18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I19" s="0" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F20" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="G20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="0" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="0">
+        <v>21</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="C22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="0">
+        <v>22</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...3 lines deleted...]
-      <c r="I21" s="0" t="s">
+      <c r="G23" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="H23" s="0"/>
+      <c r="I23" s="0" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>