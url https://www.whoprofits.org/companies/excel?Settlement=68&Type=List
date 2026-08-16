--- v0 (2026-06-25)
+++ v1 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -91,50 +91,65 @@
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
@@ -652,51 +667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -769,333 +784,360 @@
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="0" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="H8" s="0"/>
+      <c r="H8" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I8" s="0" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="H14" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="H14" s="0"/>
+      <c r="I14" s="0" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="0">
+        <v>14</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="I14" s="0" t="s">
-        <v>62</v>
+      <c r="C15" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">