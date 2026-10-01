--- v1 (2026-08-16)
+++ v2 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -150,86 +150,50 @@
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Jordan Valley, West Bank</t>
   </si>
   <si>
     <t>Avniv</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli grower, marketer and exporter of fruit and vegetables.
 The company is located in the settlement of Netiv Hagdud in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>West Bank</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Enerpoint Israel</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides consultancy, marketing, planning and construction services for solar systems.
 In collaboration with Green is Us, the company constructed the first solar farm in the occupied Palestinian territory. The solar farm is located in Netiv Hagdud settlement in Jordan Valley in the occupied West Bank. The Farm stretches over 50 dunams of land, and is worth NIS 250 million.
 Enerpoint Israel is also Israel&amp;rsquo;s biggest distributor of SunTech solar panels used in the Sde Bok and Hatzerim solar fields in the Naqab (Negev) region. Sde Boker and Hatzerim fields generate 5 MW and 6 MW in electricity capacity (respectively), developed by a 20 million USD joint partnership between SunTech and Shikun &amp;amp; Binui.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Renewable Energy</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Green is  us</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a manufacturer and supplier of solar systems. In partnership with Enerpoint Israel, the company invested more than $6 million in Netiv Hagdud, a solar farm located in the Jordan valley, the occupied West Bank. The Netiv Hagdud project produces 4 megawatts of electricity through 13,000 solar panels, enough to power about 600 homes. The project exploits 50 dunams of occupied Palestinian land.
 In addition, the company has installed its systems in Givat Yoav settlements in the occupied Syrian Golan.
@@ -287,50 +251,53 @@
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>PGR Drive Technologies</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">PGR Drive Technologies is a private Turkish gear and gearbox manufacturer and exporter. The company also produces variators and Servo Drivers.
 The company has two main production factories on in Turkey and the other is based in Germany.
 PGR Drive Technologies equipment was documented by Who Profits in October 2017 at the Nativ Hagdud settlement solar energy field in the Jordan Valley in the occupied West Bank.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Refu Elektronik</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer and provider of hybrid power solutions.
 Through its business unit REFUsol the company develops and sells solar inverters for Photovoltaic (PV) systems.
 Heaps of the company&amp;#39;s solar panels were documented in the solar field of Netiv Hagdud, an Israeli illegal settlement in the occupied Jordan Valley, during a 2016 Who Profits field tour.&amp;nbsp;Upon completion, Netiv Hagdud solar field will produce 4 megawatts of electricity, enough to power about 600 Western-style Israeli homes. The field takes 50 Dunams of Palestinian land.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Suntech</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A global Chinese producer of Solar Panels. The company manufactures, develops and delivers solar energy products.
 In June 2016, Who Profits documented Suntech&amp;#39;s solar panels in the Netiv Hagdud commercial solar field, in Netiv Hagdud settlement in the occupied Jordan Valley.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million USD between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.
 SunTech also provided 18200 panels producing 4.9 MW of solar power, to the Ketura Sun solar field in the Naqab generating enough annual electricity for 30,000 inhabitants.
 With the Israeli company Shikun &amp;amp; Binui Energy, Suntech initiated the development of the large solar fields of Sde Boker and Hatzerim generating 5 MW and 6 MW in electric capacity (respectively).
 Furthermore, in a joint partnership with the Israeli company Solarit Doral, Suntech co-built a solar power station in Katzrin, an Israeli settlement in the occupied Syrian Golan. The Katzrin solar project generates 85,000 kWh a year.
@@ -667,51 +634,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -853,291 +820,264 @@
       <c r="D6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>45</v>
-      </c>
-[...2 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="H14" s="0"/>
+        <v>49</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="I14" s="0" t="s">
-        <v>40</v>
-[...28 lines deleted...]
-        <v>67</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">