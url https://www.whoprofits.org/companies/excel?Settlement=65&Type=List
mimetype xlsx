--- v0 (2026-06-24)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -70,86 +70,50 @@
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Gvaot Olam Farm - Agriculture (Meshek Ran)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
@@ -527,51 +491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -601,153 +565,126 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>34</v>
-[...12 lines deleted...]
-      <c r="C6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...14 lines deleted...]
-      <c r="I6" s="0"/>
+      <c r="I5" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>