--- v1 (2026-09-09)
+++ v2 (2026-10-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -116,102 +116,74 @@
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
-[...29 lines deleted...]
-  <si>
     <t>David Ackerstein Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of management, planning and supervisory services in civil engineering, transportation, construction and infrastructure projects.
 David Ackerstein Ltd. is involved in the Jerusalem light rail project, which connects settlements in East Jerusalem to West Jerusalem. It provides planning services for infrastructure relocation in the extension of the Red Line from Pisgat Ze&amp;#39;ev to Neve Yaakov, both settlement neighborhoods in northern East Jerusalem. The company previously provided civil engineering and infrastructure consulting services in the construction of the Red Line, including management of BOT (Build-Operate-Transfer) tenders and advancing planning for the light rail, depot and parking. The company participated in the infrastructure relocation and electricity and development works near the Tzahal Square tunnel along the light rail&amp;#39;s first route. It provides ongoing consulting, planning and supervisory services for the Jerusalem mass transit project.
 The company managed several roads infrastructure projects in East Jerusalem, including road improvements in section 3 of Highway 50 in southwest East Jerusalem and the regulation of arterial roads in Silwan, a Palestinian neighborhood that has been the target of intensive Judaization efforts. It also managed roads safety projects on Route 5066, Route 90 and Route 35 that serve settlements in the occupied West Bank.
 David Ackerstein carried out restoration, development and conservation projects in the Old City in East Jerusalem, including the entrance to Jaffa Gate, El-Wad St. in the Muslim Quarter and the Armenian Patriarchy St. in the Armenian Quarter.
 The company managed the Park &amp;amp; Ride in the Pisgat Ze&amp;#39;ev settlement and a project in the Atarot B Industrial Zone.
 It provided the Israel Electric Corporation with planning, management and supervisory services for electricity infrastructure projects, including in a substation in the Har Homa settlement neighborhood in East Jerusalem. Work included infrastructure works, construction and large scale horizontal drilling.
 The company also works with local and regional councils in the West Bank. It managed a project in the sewage treatment plant in the Beit Aryeh settlement as well as infrastructure and residential development projects in the settlement, and was involved in the installation of water pipes in the settlement of Har Adar.
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Dona Engineering and Construction</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that initiates and carries out housing projects in settlements in the occupied Palestinian territory.
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Euro Israel (I.S.)</t>
   </si>
   <si>
@@ -261,51 +233,51 @@
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -407,50 +379,62 @@
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mishkan Eliyahu Construction and Investment Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 Mishkan Eliyahu builds housing and commercial projects in settlements in the West Bank and in settlement neighborhoods in East Jerusalem.
 The company won a tender of NIS 1.88 million with development expenses of NIS 4.97 million to build a 24 housing units&amp;#39; project on a land of 1,933 m2 in the center of the settlement of&amp;nbsp;Beitar Illit&amp;nbsp;in July 2014.&amp;nbsp;The project is executed in accordance with Urban Construction Plan no. 426/8, which refers to the lands of the Palestinian villages Wadi Fukhin, Hussan and Nahalin.&amp;nbsp;The project, which is currently under construction, is also part of the Israeli government&amp;#39;s program: &amp;quot;Price for residents&amp;quot; (Mehir Lamishtaken) that offers low cost housing.
 Hapoalim bank provides financial accompaniment to this project.
 Mishkan Eliyahu won a tender of NIS 1.89 million with development expenses of NIS 4.9 million to build 24 housing units on a land of 3,695 m2&amp;nbsp;in Givat Hatamar in Efrat in July&amp;nbsp;2014. The &amp;quot;Open&amp;quot; project is currently under construction.
 Hapoalim bank provides financial accompaniment to this project.
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
@@ -565,85 +549,91 @@
 Between 2010 and 2015, the company performed infrastructure works for the construction of the Tel Aviv Jerusalem fast train (A1 train), which crosses into the occupied West Bank in two areas, with a financial scope of approximately NIS 1.6 billion.
 Services to the Israeli military 
 Israeli military Unified Supply Center 
 In January 2020, Shapir&amp;rsquo;s subsidiary, Shapir Orian Logistics (60%), was awarded a tender by the Israeli Ministry of Defense (IMOD) for a financing concession agreement for the planning, construction, operation and maintenance of three logistics centers for the Israeli military for a period of 26 years, of which 5 years for the construction period, for NIS 1.25 billion.
 The military Unified Supply Center project includes the construction of three new supply centers as part of a future plan to unify all the logistics centers that will provide logistics services to all army units. The total area of the project is 1,700,000 m2 including 210,000 m2 of dedicated construction and 60,000 m2 of administrative construction.
 Starting from the date of operation of the project and throughout its duration, the company will receive regular payments that will reach a total amount of NIS 5.5 billion. Shapir&amp;rsquo;s estimated revenues from the project are estimated at NIS 2.359 billion.
 Naqab 
 Petroleum Exploration
 Shapir holds a land license for petroleum exploration in a land area of approximately 337,000,000 m2 in the northeastern Naqab and southern Judean desert. In 2019, the company received a license from the Ministry of Energy for a period of 3 years, which was later extended until the end of 2025.
 Additionally, the company holds a license for oil shale exploration of oil shale minerals for cement production at the Oron site in the Naqab.&amp;nbsp;
 Highway 6
 Between 2013 and 2017, the company constructed the southern section of Highway 6 near the village of Laqiya in the Naqab. The project included the construction of a new road section with two lanes in each direction, bridges with a total area of ​​approximately 16,300 m2, retaining walls, drainage canals and landscaping works and systems in a financial scope of about NIS 311 million.
 Highway 6 is one of Israeli developmental projects in the Naqab region leading to the dispossession of the Naqab&amp;rsquo;s Palestinian Bedouin communities. For more see Who Profits&amp;rsquo; interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
   </si>
   <si>
     <t>Shikun Dayarim</t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t xml:space="preserve">The company specializes in the development and construction of residential, commercial, high-tech, industrial and touristic projects.
 In East Jerusalem, the company is involved in the construction of six housing units in the settlement neighborhood of Neve Yaakov. In addition, the company is involved in the construction of two housing units in the settlement neighborhood of Ramot.
 In the West Bank, the company is involved in a construction project in the settlement of Ariel.
 </t>
   </si>
   <si>
     <t>Steconfer</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t xml:space="preserve">A global rail infrastructure specialist, providing railway construction and maintenance services, and overhead line electrification systems worldwide.
 The company is contracted by the Cfir&amp;nbsp; (CAF and Shapir Engineering and Industry ) consortium to provide the trackwork subsystem of the Jerusalem Light Rail, as part of the construction of the new Green Line and the extension of the existing Red Line, as well as the construction of two new maintenance depots and extension of the depot located in the French Hill settlement neighborhood in East Jerusalem. The company will install 125.000 m of rails, 85.000 twin block concrete sleepers and 242 turnouts, in addition to providing concrete. The execution period stretches from 2021 until 2024.
 The Jerusalem Light Rail connects settlements to the western part of the city. For more, read Who Profits update Spanish multinational CAF and Israeli Shapir win tender to expand the Jerusalem light rail.
 </t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
 Taavura provided heavy haulage and installation engineering services to the Israeli authorities during the construction of the&amp;nbsp;Separation&amp;nbsp;Wall.&amp;nbsp;Company cranes were documented installing&amp;nbsp;concrete slabs as part of the apparatus of the Wall near the Palestinian town of Abu Dis and in the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;Liebherr&amp;nbsp;heavy construction machinery imported to Israel by Tashtit,&amp;nbsp;a division of Taavura,&amp;nbsp;was used in the construction of the Wall&amp;nbsp;on the land of the Palestinian village of Ni&amp;rsquo;lin.
 The company was also involved in the construction of two bridges in the occupied Palestinian territory, one above Route 1 near the settlement industrial zone of&amp;nbsp;Mishor Adumim&amp;nbsp;in the West Bank and the other as part of Route 20/4 above Route 433 in northern East Jerusalem. Company trucks transported extra-large concrete beans to the construction sites and company cranes lifted and installed them in place.
 The company transports heavy cargo for the Israel military. The company transported aircrafts and watercrafts and participated in a drill of the Israeli military as a transporter of tanks. During the attack on Gaza in November 2012, the company transported tanks to the front lines.
 Taavura hauled parts of&amp;nbsp;Herrenknecht&amp;nbsp;tunneling&amp;nbsp;machinery form the port to the construction site of the&amp;nbsp;Tel Aviv-Jerusalem new fast train line. The fast train&amp;nbsp;crosses the Green Line into occupied Palestinian territory. Taavura also hauled transformers to the occupied Syrian Golan, including hoisting Electric pole for Israel Electric Corporation in the settlement of Merom Golan. Additionally, the company&amp;rsquo;s cranes were used outside Damascus Gate in East Jerusalem, and in 2021 its trucks provided haul services from Barkan Industrial zone in occupied West Bank.
 The Tashtit Division is also the exclusive importer of DAF Trucks to Israel.&amp;nbsp;Tashtit provides repair and maintenance&amp;nbsp;service through a network of authorized DAF garages, three of which are located in the occupied Palestinian territory.&amp;nbsp;Y. Tzarfati Car and Metal Services&amp;nbsp;is located in the Mishor Adumim settlement industrial zone, Friends Garage P.H. in the settlement neighborhood of&amp;nbsp;Neve Yaakov&amp;nbsp;in occupied East Jerusalem and S. Haddad Garages in the settlement industrial zone of&amp;nbsp;Atarot. Through its 50% share in UTI (Universal Trucks Israel), the company imports and distributes Isuzu trucks. Y. Tzarfati Car and Metal Services and S. Haddad Garages also function as UTI&amp;rsquo;s Isuzu licensed service centers.
 Until 2021, Egged Taavura was a subsidiary of the company (50%) in the field of public transportation and operated dozens of bus lines in the occupied West Bank and East Jerusalem, serving more than 20 Israeli settlements, including Elon Moreh, Itamar, Kfar Tapuach, Eli, Rechelim, Shilo, Ma&amp;rsquo;ale Levona, Immanuel, Kedumim, Karnei Shomron, Ariel, Shvut Rachel, Ofra, Sha&amp;rsquo;ar Binyamin industrial zone, Geva Binyamin (Adam), Talmon, Nahliel, Dolev, Nili, Na&amp;rsquo;ale and Pisgat Zeev. In 2016, Egged Taavura and other companies ordered 71 Mars Defender armored buses from Merkavim to be used in settlements. In 2021 Egged Taavura was acquired by Electra Afikim.
 In the logistics sector, Taavura owns&amp;nbsp;Maman Cargo Terminals and Handling, which supplies management and operation services to cargo terminals in Israel. Maman&amp;rsquo;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation and from the joint custom envelope &amp;ndash; designed in the Oslo Accords. &amp;lsquo;Quality and Security reasons&amp;rsquo; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to Palestinian manufacturers and&amp;nbsp;importers.
 Maman provides archiving services through its subsidiaries Archive 2000 and Archive Jerusalem, which operate an archiving facility in Mishor Adumim&amp;nbsp;settlement Industrial Zone.
 Taavura&amp;rsquo;s earth-moving division provided training to several Israeli army units, including an Engineering Corps unit stationed in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Tahal Group International</t>
   </si>
   <si>
     <t>Israel, Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A multinational engineering company specializing in water and waste-water systems.
 Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 In 2007, Tahal Consulting Engineers was also contracted by the Israeli government to carry out water planning as part of the Peace Talks with the Palestinian Authority. In 2005-2010, it was contracted to perform water systems coordination work for the so-called Disengagement Plan, under which Israeli settlements in the Gaza Strip were evacuated and Israeli forces withdrew from Gaza. Israeli withdrawal was immediately followed by the imposition of a full Israeli military blockade on Gaza.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
 </sst>
@@ -1101,753 +1091,753 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="H6" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="0"/>
       <c r="H13" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="G14" s="0"/>
       <c r="H14" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="G16" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>84</v>
+        <v>40</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H18" s="0"/>
+        <v>86</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>120</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>36</v>
+        <v>121</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">