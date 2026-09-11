--- v0 (2026-07-26)
+++ v1 (2026-09-11)
@@ -12,137 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...37 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
@@ -607,51 +568,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -693,227 +654,200 @@
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0"/>
+      <c r="H3" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" s="0" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>39</v>
-[...9 lines deleted...]
-      <c r="C9" s="0" t="s">
         <v>49</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">