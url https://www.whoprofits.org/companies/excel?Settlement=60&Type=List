--- v1 (2026-09-11)
+++ v2 (2026-10-26)
@@ -144,51 +144,51 @@
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>S.A.G. (Velvel) Building &amp; Development Ltd.</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that plans and executes residential, commercial and public construction projects in Israel, the occupied Palestinian territory&amp;nbsp;and the occupied Syrian Golan.
 S.A.G. (Velvel) has several projects in the Ariel settlement. It is executing the construction project &amp;quot;The House in Ariel by the University&amp;quot; in southeast Ariel. This project is executed according to a tender won by the company on 26 January 2014. The company purchased an area of 3,300 m2 for NIS 2.6 million, with development expenses of NIS 1.46 million, in order to build 18 housing units in the Ariel settlement. The tender was published in the framework of Local Outline Plan 130/2/3, which refers to the land of the Palestinian village Salfit. This project is due to be completed in June 2017. The project was accompanied by Mercantile Discount Bank.
 The company also executed the project &amp;quot;The House in Ariel - Ariel HaArava&amp;quot; according to a tender to build 51 housing units on an area of 8,689 m2 in the settlement, which the company won on 21 March 2012 with an offer of NIS 455,500. Development expenses were NIS 4.74 million. The project comprises several cottages and one building, which &amp;quot;provide a stunning view of the Mountains of Samaria&amp;quot; according to the developer. It was built under Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages Salfit and Marda. This project was also accompanied by Mecantile Discount Bank.
 The company is executing a project in Pisgat Zeev in accordance with a tender to build 23 housing units on an area of 3,474 m2 in the settlement, which the company won on 22 November 2015 with an offer of NIS 4,756,706. Development expenses were NIS 3.92 million. The project is carried out under Local Outline Plan 4430/A. This project is accompanied by First International Bank of Israel (FIBI).
 The company built a residential neighborhood comprised of 38 cottages in the Har Gilo settlement. The project was also accompanied by First International Bank of Israel.
 The company has two projects currently under construction in the Efrat settlement: 33 housing units in Givat HaTamar neighborhood and 30 units in Givat HaDagan neighborhood.
 Jointly with Shayke Ella Ltd, the company is building and marketing &amp;quot;Alfei Menashe - The House by the Grove,&amp;quot; a construction project in the Alfei Menashe settlement.
 S.A.G. (Velvel) has several joint projects with the Bar-Amana Buildings Construction &amp;amp; Development Company, a subsidiary of Amana, the Gush Emunim settlement movement. These include a residential project in the Kokhav HaShachar settlement, 16 housing units in the Nofim settlement, a project of 117 units (of which 77 are already populated and 40 are currently under construction) in the Alei Zahav settlement, a residential neighborhood comprised of 64 housing units in the Eli settlement, a large construction project in the Tel Zion settlement for the ultra-orthodox public comprised of 400 units (108 of which are currently under construction) and a project in the Shilo settlement.
 The company built a commercial center in the Eli settlement. It also built a religious school for girls (Ulpana) in the Kokhav Yaakov settlement.
 The company is building a residential project of 114 housing units in the Leshem settlement and a residential project comprised of 93 units in the Mitzpe Yeriho settlement.
 In a joint venture with Ariel Yazamut Ltd, the company is building a residential neighborhood in the ultra-orthodox settlement of Maale Amos.