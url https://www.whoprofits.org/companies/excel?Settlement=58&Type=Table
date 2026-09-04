--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -138,194 +138,87 @@
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi </t>
+    <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t>TASE</t>
-  </si>
-[...111 lines deleted...]
-    <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
+    <t>Finance</t>
+  </si>
+  <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Dan Public Transportation Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
@@ -488,428 +381,90 @@
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
-  </si>
-[...145 lines deleted...]
-    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
-  </si>
-[...96 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
@@ -1379,51 +934,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I26"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1526,663 +1081,576 @@
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="G6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F13" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I13" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>69</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>90</v>
+        <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H22" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
-[...27 lines deleted...]
-      <c r="I24" s="0" t="s">
         <v>108</v>
-      </c>
-[...56 lines deleted...]
-        <v>116</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">