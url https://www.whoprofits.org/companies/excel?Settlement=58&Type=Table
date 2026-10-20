--- v2 (2026-09-04)
+++ v3 (2026-10-20)
@@ -50,88 +50,84 @@
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Altice International</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
+  </si>
+  <si>
     <t>$5B-$10B</t>
-  </si>
-[...19 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
@@ -168,231 +164,128 @@
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
+    <t>Booking.com</t>
+  </si>
+  <si>
+    <t>Subsidiary of Public</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
+  </si>
+  <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Dan Public Transportation Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...29 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
-    <t>Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
-[...23 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
@@ -421,50 +314,56 @@
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
@@ -478,50 +377,53 @@
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Shapir Engineering and Industry is a publicly traded Israeli company engaged in the production and supply of raw materials for construction, infrastructure, franchise, logistics, real estate and residential construction.&amp;nbsp;
 Through its subsidiaries, the company engages in the extraction of occupied natural resources, construction on occupied Palestinian land, and providing of services to the Israeli Ministry of Defense.
 Extraction of Occupied Natural Resources
 Natuf Quarry 
 Shapir operates the Natuf quarry and concrete plant located west of Ramallah near the settlement of Nili in the occupied West Bank.
 The 317,000 m2 quarry supplies concrete for construction sites in the occupied West Bank and within the Green Line. Dolomite type stone is extracted in the quarry, which is used for the production of gravel for asphalt and the concrete industry.
 Through its subsidiary, Shapir holds a mining license valid until December 31, 2024, which also includes a statutory plan for the expansion of the quarry, approved in September 2017. In 2017, the Israeli Civil Administration (ICA) in the occupied West Bank approved for the company to expand the area of the Natuf Quarry by an additional 100 dunams.
 The quarry and the concrete plant are operated by Shapir together with the Mateh Binyamin Development Company, which holds a 15-year mining and quarrying concession from the ICA. The Mateh Binyamin Development Company is owned by the Mateh Binyamin settlements&amp;#39; Regional Council, which consists of 47 settlements in the occupied West Bank.
 In 2013, Shapir signed a permit agreement for limestone and dolomite quarrying in the quarry with the ICA in the occupied West Bank, which expired in October 2015.
 Concrete Factories in the Occupied West Bank 
 Additionally, Shapir operates two concrete factories in the Atarot Industrial Zone in occupied East Jerusalem and in the settlement of Migdal Oz in Gush Etzion settlements&amp;rsquo; cluster in the occupied West Bank.
 In August 2022, Who Profits team documented a company truck at the Qalandiya checkpoint in the occupied West Bank.
 Gitit Quarry 
 Shapir holds rights in the Gitit quarry located in the settlement of Gitit in the occupied West Bank. The quarry area is 2,264,126 m2 of land belonging to the Palestinian town of Aqraba. The quarry is currently inactive.
 In 2004, the company signed a Memorandum of Understandings with the Gitit settlement for the purchase of the rights to operate the quarry. According to the agreement, Shapir would pay the settlement a total of NIS 1,000,000 plus VAT at the beginning of every five years of operation of the quarry and another NIS 1 plus VAT for every 15 tons of aggregate during the period of operation. In addition, Shapir undertook to pay the settlement NIS 100,000 as an advance, as well as to provide it with a loan of NIS 200,000.
 In 2016, the residents of Aqraba petitioned the Israeli Supreme Court to cancel the seizure order of their lands, including the seizure order of the area allocated for the construction of a quarry. The case is currently pending.
 The Jerusalem Light Rail 
@@ -570,68 +472,50 @@
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Tabasco Holdings (Pizza Hut Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">Tabasco Holdings Ltd., known as Pizza Hut Israel, is a chain of pizzerias in Israel with over 100 branches. The company is the exclusive franchisee in Israel of the US company Yum! Brands, Inc. (NYSE: YUM), owner of the KFT, Pizza Hut and Taco Bell fast food brands.
 Pizza Hut Israel operates Pizza Hut branches in settlements in the occupied West Bank and East Jerusalem.
 The company operates two Pizza Hut restaurants in the settlements of Ma&amp;rsquo;ale Adumim and Bitar Illit in the occupied West Bank, and two Pizza Hut restaurants in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot.
 The company also operates a Pizza Hut restaurant in the Palestinian neighborhood of Shoafat in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>$10M-$50M</t>
-  </si>
-[...16 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1023,634 +907,634 @@
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>87</v>
+        <v>30</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="D20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" s="0" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>99</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H22" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" s="0" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">