--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -358,88 +358,60 @@
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Group 5 Security (Tzevet 5)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and guarding services.
 The company provides security services to Israeli settlements in the occupied West Bank, including the regional councils of Mateh Binyamin, Shomron and Megilot, the Barkan Industrial Zone, Kdumim, Karnei Shomron, Elkana and Gush Etzion.
 In 2019, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement regional council of Megilot.
 In 2018, it won tenders for the provision of security, patrolling and on-call services to public institutions for the settlement regional council of Mateh Binyamin and the settlement local councils of Immanuel and Givat Zeev.
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...33 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
@@ -1317,245 +1289,245 @@
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>71</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>