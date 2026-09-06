--- v1 (2026-07-21)
+++ v2 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -101,104 +101,83 @@
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides new and refurbished computing equipment and operates recycling facilities for various products, including electronic and metallic waste.
 Two of the company&amp;rsquo;s fully owned subsidiaries, All Trade Recycling and Chayon Technologies, have facilities in industrial zones in the occupied West Bank.
 The Group&amp;rsquo;s fully owned subsidiary, All Trade Recycling, operates an electronic recycling plant, in the Barkan industrial zone in the occupied West Bank. The recycling plant was opened in 2015 for recycling small and medium-sized electronic devices with an output of about 5 tons per hour. The plant covers about 8 dunams and produces about 30 million kg per year of shredded material from electronic products.
 In 2021, All Trade Group established a Plastic recycling plant in the settlement of Ma&amp;#39;ale Efraim.
 &amp;nbsp;In January 2021, the company signed a leasing development agreement with Ma&amp;rsquo;ale Efraim settlement for an area of 8.78 dunams for NIS 424,424. According to the Ministry of Economy and Industry website, All Trade Recycling currently operates a recycling plant in the Ma&amp;#39;ale Efraim Industrial Zone.
 The Group&amp;rsquo;s fully owned subsidiary, Chayon Technologies, has a logistic center in the Barkan industrial zone. The center stretches over 9 dunams of land.&amp;nbsp; In addition, Chayon Technologies brand&amp;rsquo;s, Get Deal, factory is based in the Barkan industrial zone. Get Deal specializes in the refurbishment of computer products.
 Chayon Technologies also provided equipment for the Coordinator of Government Activities in the Territories (COGAT). In 2022, Chayon provided TV screens to COGAT for NIS 3,494. In 2021, Chayon provided COGAT with ICT screens for NIS 15,220, and computer screens for NIS 4,563. In 2020, Chayon provided laptops to COGAT for NIS 129,518; screens for NIS 9,273; and Computer screens for NIS 3,020. In 2018, Chayon provided computer screens to COGAT for NIS 12,287. In 2015, Chayon provided equipment to COGAT for NIS 48,607.
 In 2021, Chayon provided computer screens to the Israeli Prison Service (IPS) for NIS 2,707. In the same year, the company provided Screens for the Communication System Recording Project to IPS for NIS 1,528. In 2018, the company provided equipment for the construction project of 21, 22 wings in Ofer Prison. In 2016, the company provided computer screens to the IPS for a total amount of NIS 11,469.
 </t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Waste Management</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
     <t>Aqwise- Wise Water Technologies</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A global provider of biological wastewater treatment and reuse solutions, as well as water remediation technologies.
 The company operates a plastics factory in the Barkan settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>West Bank</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -260,91 +239,88 @@
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>ENI Advanced Security Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides security services to the public and private sectors.
 The company won a tender issued by the Shomron regional council for providing a&amp;nbsp;peripheral security system and a command center for the settlement of&amp;nbsp;Barkan in the occupied West Bank. ENI&amp;rsquo;s&amp;nbsp;command center&amp;nbsp;controls over 100&amp;nbsp;cameras&amp;nbsp;and a full electronic fencing system, encircling the settlement.
 V-ALERT, the fencing system installed in Barkan, was provided by&amp;nbsp;G.M. Technologies.&amp;nbsp;It includes electronic sensors to detect human movement outside the settlements.
 ENI also established and upgraded the security systems in the City of David settler complex in the Palestinian neighborhood of Silwan in occupied East Jerusalem, a project that included surveillance cameras connected to a central command center.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t xml:space="preserve">Greenkote  </t>
   </si>
   <si>
     <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
@@ -981,92 +957,92 @@
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
@@ -1080,458 +1056,458 @@
       </c>
       <c r="F7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="G12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="H12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I13" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="H16" s="0" t="s">
+      <c r="I16" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F20" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="G21" s="0" t="s">
+      <c r="H21" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="H21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I21" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">