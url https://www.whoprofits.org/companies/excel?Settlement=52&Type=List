--- v0 (2026-06-12)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -90,89 +90,50 @@
   <si>
     <t>Amy Metom Engineers and Consultants</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
-  </si>
-[...37 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -199,92 +160,57 @@
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Grower and marketer of deciduous fruit. Beresheet was established with the merger of two packing houses: Perot Hagolan, from the occupied Syrian Golan, and Pri Psagot, from the Galilee.
 The company grows fruit from the following settlements in the occupied Syrian Golan: Elrom, Ortal, Ein Zivan, Merom Golan, Keshet, Yonatan, Ramat Magshimim, Alonei Habashan, Afik and Sha&amp;#39;al.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
-  </si>
-[...28 lines deleted...]
-</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Tnuva Group</t>
   </si>
   <si>
     <t>An Israeli food production and marketing company, the largest food group in Israel.&amp;nbsp;The company has the largest distribution network in Israel of chilled and frozen products, including a wide range of dairy products, meat, fish, frozen vegetables, doughs and frozen and chilled food. Tnuva owns the brands Tnuva Milk, Tnuva Cottage, Emek Cheese, GO Piraeus, Yoplait, YOLO, Tnuva Alternative, Adom Adom, Mama Of, Sunfrost, Maadanot, Tnuva Fish, and more.&amp;nbsp;The company's second largest shareholder, Mishkey Kibutzim Agricultural Cooperative Society (23%), is a cooperative association which includes settlements in the occupied West Bank and the Syrian Golan, including the settlements of Beit Ha'arava, Gilgal, Yitav, Almog, Na'aran, and Kalia in the occupied West Bank, and the settlements of Mevo Hama, Kfar Haruv, Gshur, Afik, Ein Zivan, Merom Golan, Ortal, El Rum, Neve Eitan, Sha’ar Hagolan and Odem in the occupied Syrian Golan.Settlement Production&amp;nbsp;Tnuva is the largest provider of milk and dairy products in Israel. Some of its milk originates from dairy farms located in the occupied West Bank and the Syrian Golan, including the settlements of Almog, Shadmot Mehola and&amp;nbsp;Kalia in the Jordan Valley, and in the settlement of Rosh Tzurim in the occupied West Bank. Additional dairy farms are located in the settlements of Gshur, Kfar Haruv, Afik, Meitsar, Alumot, Yonatan, Ma'agan, Keshet, Kanaf, Ne'ot Golan, Giv'at Yo'av, Avnei Eitan, Ma'ale Gamla and Kidmat Tsvi in the occupied Syrian Golan.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s brand “Tnuva GO” sponsors gym complexes in settlements in the occupied West Bank, including in Jordan Valley, Elkana, Alefi Menashe, Beit El and Givat Ze’ev, and in the settlement neighborhoods of Pisgat Ze’ev and Gilo in occupied East Jerusalem.&amp;nbsp;Services to the Israel Police and Israel Prison Service&amp;nbsp;Tnuva supplies food products to the Israel Police and the Isreal Prison Service (IPS).&amp;nbsp;In July 2018, the company won a joint tender for the Israeli Police and the Israel Prison Service for the purchase of grocery products for five years for a total amount of 52,000,000 NIS.In July 2023, the contract for supplies to the Police was extended until January 2024 for NIS 6,000,000, and to the IPS for NIS 22,000,000. In October 2023, the contract was expanded with additional supplies to the Police until the end of December 2023 for NIS 9,000,000. In December 2023, the contract for supplies to the Police was extended until June 2024 for NIS 5.5 million.&amp;nbsp;In February 2024, the company was awarded a tender from the IPS for the supply of grocery products and eggs until the end of March 2024 for 6,000,000 NIS.In June 2024, the company was contracted with exemption from tender to provide the Police with additional grocery shopping for NIS 1,500,000.&amp;nbsp;In September 2019, the company won a tender for the purchase of meat, poultry, fish and frozen products for the Israeli Prison Service and the Israel Police for a period of five years. Between September 2019 and September 2024, the company provided the services under the agreement for an estimated average amount of approximately NIS 34,000,000 per year.In September 2024, Tnuva was awarded a tender from the IPS for the supply of meat, poultry, fish and frozen products until January 2025 for 17,000,000 NIS. In May 2025, the contract with the IPS was extended until the end of June 2025 for 800,000 NIS.&amp;nbsp;In September 2024, the company was contracted by the Israel Police with exemption from tender to provide meat, poultry and fish products until January 2025 for NIS 1,800,000.&amp;nbsp;Palestinian Captive Market&amp;nbsp;Tnuva enjoys access to the Palestinian captive market and markets its products in the occupied West Bank. In 2016, Tnuva Group's sales to the Palestinian Authority amounted to hundreds of millions of shekels.&amp;nbsp;Prior to the Israeli invasion of the Gaza Strip in October 2023, the company marketed its products in Gaza, which has been under Israeli siege since 2017, with Israel controlling and restricting the goods entering it. In 2014, 200 tons of Tnuva products were imported to Gaza every day, mainly milk and cream, and distributed in about 1,700 stores. In 2012, the import value of Israeli products bought in Gaza amounted to NIS 1.3 billion.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
@@ -608,51 +534,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -712,207 +638,151 @@
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="H6" s="0"/>
+      <c r="H6" s="0" t="s">
+        <v>41</v>
+      </c>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>47</v>
-      </c>
-[...59 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">