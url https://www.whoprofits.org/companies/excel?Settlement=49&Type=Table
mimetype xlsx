--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -348,83 +348,60 @@
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Kotler Adika Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company. Kotler Adika is involved in numerous construction and infrastructure projects in West Bank and East Jerusalem settlements.
 On 2 February 2014, the company won a tender of NIS 6.9 million, with development expenses of NIS 12.6 million, to build 48 housing units on an area of 7,325 m2 in southwest Ma&amp;#39;aleh Adumim.
 The project is built in the framework of Local Outline Plan 420/1/16/4/1, which refers to the land of the Palestinian villages Al-Azariya and Abu-Dis. It is accompanied by the Mizrahi-Tefahot bank.
 The company carried out construction on an area of 2,268m2 in the Mishor Adumim Industrial Zone in the Maale Adumim settlement. The Mercantile Discount bank extended credit for the project. Kotler Adika is building 94 housing units on an area of 6,610 m2 in the southwest of the Ramat Shlomo settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 10,844, with development expenses NIS 34.75 million, awarded to the company on 28 December 2015.
 The company is also conducting infrastructure work in the area, which include the construction of Road 21, connecting the neighborhoods in northeastern Jerusalem with the villages and settlements around it. Road 21 starts at the Ramot Alon settlement neighborhood via Road 9 - which is connected to Highway 1 and Highway 50 - passes through Ramat Shlomo and connects the settlement neighborhood to Road 20 (formerly the Hizma Road) near Pisgat Ze&amp;#39;ev. According to the Moriah Jerusalem Development Company, the new road will &amp;quot;provide easy access to the Ramat Shlomo neighborhood and establish access to neighborhoods that will be built in the future.
 &amp;quot; The Mizrahi-Tefahot bank accompanies the residential project in Ramat Shlomo. It also extends credit for the infrastructure work, holding a specific collateral on the contract signed between Kotler Adika and the Moriah Jerusalem Development Company for public infrastructure works in the area. In 2009, The company won a tender of NIS 4.1 million, with development expenses of NIS 4.8 million, to build 26 housing units on an area of 6,518m2 in Pisgat Zeev.
 The project was accompanied by the Mizrahi-Tefahot bank. Kotler Adika built several projects in the Beitar Illit settlement in the framework of Local Outline Plan 426/8 for west Beitar Illit. The plan, approved in 2003, refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin. Construction in Beitar Illit was also accompanied by the Mizrahi-Tefahot bank. The company has also executed projects in the Efrat and Givat Zeev settlements and in Har Homa, a settlement neighborhood in East Jerusalem.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
 Shikun &amp;amp; Binui Group has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding besieged Gaza.
 Services to the Israeli Ministry of Defense (IMOD):
 In October 2022, the Group won the IMOD &amp;ldquo;Wide Horizon&amp;rdquo; (Ofek Rahav) tender for the relocation of four Israeli military bases. The tender includes the construction of a military base in an area over 300,000 m2 and the merger of four military units into one. The new base will house a recruiting office, a new medical center, laboratories, and the military&amp;rsquo;s service centers. The new complex will make it possible to double the number of recruits that can be taken in during each recruitment phase. Shikun and Binui will take responsibility for the recruitment process for the Israeli Military at the logistical level, having built a computerized recruitment system. The project costs NIS 4 billion, and the company will maintain it for 20 years. The project is one of three projects by IMOD of relocating Israeli military units to the south. Shikun &amp;amp; Binui&amp;rsquo;s fully-owned subsidiary, Solel Bone, will be the construction contractor for the project and another subsidiary will be the operating contractor for the project for 20 years.
 A group of Bank Hapoalim will provide the credit for the project and Malam Team will be the IT contractor for the project.
@@ -1328,335 +1305,335 @@
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>63</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>