--- v0 (2026-07-21)
+++ v1 (2026-09-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -239,50 +239,65 @@
 Qalandiya Checkpoint 
 In April 2021, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out infrastructure works, construction, bridging, retaining walls, paving and development in the Qalandiya Checkpoint subsidence project for grade separation and underpass in the Qalandiya checkpoint. The project includes the construction of an underground passage road for vehicles, designed to pass under the checkpoint creating a new access road bypassing Jerusalem into the Green Line significantly shortening the commuting time between settlements in the north of the occupied West Bank and Jordan Valley, to central Israel. The cost of the project was estimated at USD 120 million. The underpass connects the settlement of Geva Binyamin to Atarot settlement Industrial Zone.
 Construction on Occupied Land
 In March 2023, Galnor won a tender from Israel Land Authority for the purchase of lease rights for the construction of 100 housing units in a complex in the Ramot settlements neighborhood in East Jerusalem.
 In November 2022, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out works for the construction of the Ben Hinnom Bridge. The bridge, inaugurated in July 2023, is a 200-meter long suspension bridge that connects Mount Zion to the compound of the Elad settler association located in the Palestinian neighbrhood of Abu Tor. The project was carried out by the Moriah Company at a cost of approximately NIS 20 million.
 In 2019, the company won a tender issued by Moriah for development and maintenance work for the construction of a parking lot in Mt Scopus in East Jerusalem.
 In 2017, the company won a tender issued by Moriah for paving, systems and an inspection structure on Route 437 north of Jerusalem in the occupied West Bank. The road is part of the Eastern Ring Road, itself part of a larger Israeli transport project encircling West Jerusalem and parts of East Jerusalem, which cuts off and isolates East Jerusalem from the rest of the West Bank while improving connectivity between the northern and southern settlement blocs. Some 300 dunams were expropriated from the Palestinian village Hizma for the construction of Route 437.
 In 2014, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out a grade separation project on Route 60 (Tunnel Road) and Route 50 (Begin Highway) in Gilo settlement neighborhood.
 Previously, the company carried out road and infrastructure development work in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhoods of Ramat Shlomo and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>Israel Discount Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
@@ -354,57 +369,63 @@
     <t>Kotler Adika Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company. Kotler Adika is involved in numerous construction and infrastructure projects in West Bank and East Jerusalem settlements.
 On 2 February 2014, the company won a tender of NIS 6.9 million, with development expenses of NIS 12.6 million, to build 48 housing units on an area of 7,325 m2 in southwest Ma&amp;#39;aleh Adumim.
 The project is built in the framework of Local Outline Plan 420/1/16/4/1, which refers to the land of the Palestinian villages Al-Azariya and Abu-Dis. It is accompanied by the Mizrahi-Tefahot bank.
 The company carried out construction on an area of 2,268m2 in the Mishor Adumim Industrial Zone in the Maale Adumim settlement. The Mercantile Discount bank extended credit for the project. Kotler Adika is building 94 housing units on an area of 6,610 m2 in the southwest of the Ramat Shlomo settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 10,844, with development expenses NIS 34.75 million, awarded to the company on 28 December 2015.
 The company is also conducting infrastructure work in the area, which include the construction of Road 21, connecting the neighborhoods in northeastern Jerusalem with the villages and settlements around it. Road 21 starts at the Ramot Alon settlement neighborhood via Road 9 - which is connected to Highway 1 and Highway 50 - passes through Ramat Shlomo and connects the settlement neighborhood to Road 20 (formerly the Hizma Road) near Pisgat Ze&amp;#39;ev. According to the Moriah Jerusalem Development Company, the new road will &amp;quot;provide easy access to the Ramat Shlomo neighborhood and establish access to neighborhoods that will be built in the future.
 &amp;quot; The Mizrahi-Tefahot bank accompanies the residential project in Ramat Shlomo. It also extends credit for the infrastructure work, holding a specific collateral on the contract signed between Kotler Adika and the Moriah Jerusalem Development Company for public infrastructure works in the area. In 2009, The company won a tender of NIS 4.1 million, with development expenses of NIS 4.8 million, to build 26 housing units on an area of 6,518m2 in Pisgat Zeev.
 The project was accompanied by the Mizrahi-Tefahot bank. Kotler Adika built several projects in the Beitar Illit settlement in the framework of Local Outline Plan 426/8 for west Beitar Illit. The plan, approved in 2003, refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin. Construction in Beitar Illit was also accompanied by the Mizrahi-Tefahot bank. The company has also executed projects in the Efrat and Givat Zeev settlements and in Har Homa, a settlement neighborhood in East Jerusalem.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Finance</t>
-[...1 lines deleted...]
-  <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
 Shikun &amp;amp; Binui Group has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding besieged Gaza.
 Services to the Israeli Ministry of Defense (IMOD):
 In October 2022, the Group won the IMOD &amp;ldquo;Wide Horizon&amp;rdquo; (Ofek Rahav) tender for the relocation of four Israeli military bases. The tender includes the construction of a military base in an area over 300,000 m2 and the merger of four military units into one. The new base will house a recruiting office, a new medical center, laboratories, and the military&amp;rsquo;s service centers. The new complex will make it possible to double the number of recruits that can be taken in during each recruitment phase. Shikun and Binui will take responsibility for the recruitment process for the Israeli Military at the logistical level, having built a computerized recruitment system. The project costs NIS 4 billion, and the company will maintain it for 20 years. The project is one of three projects by IMOD of relocating Israeli military units to the south. Shikun &amp;amp; Binui&amp;rsquo;s fully-owned subsidiary, Solel Bone, will be the construction contractor for the project and another subsidiary will be the operating contractor for the project for 20 years.
 A group of Bank Hapoalim will provide the credit for the project and Malam Team will be the IT contractor for the project.
 The company is the concessionaire for the operation of the Israeli military ICT campus &amp;ldquo;Kiryat HaTikshuv&amp;rdquo;. In 2018, the Group was contracted by the IMOD for the financing, planning, construction, operation and maintenance of the military technological ICT campus for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab.
 In 2020, the Group won a tender from the Israeli Ministry of Defense (IMOD), for the financing, planning, development, operation and maintenance of the Israeli military Intelligence campus &amp;ldquo;Kiryat Hamodi&amp;rsquo;in&amp;rdquo; in the Naqab for 26 years. The agreement for the establishment of the project, at an estimated cost of NIS 11 billion, was signed in July 2021. The Campus will be located near Likit junction, between Omer Industrial Park and Palestinian Bedouin village of Lakiya. The campus will spread over 2,500,000 m2, and will host the military&amp;rsquo;s Intelligence operations and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarter units of the Intelligence Division. The population of the campus is expected to be completed in 2028. In December 2022, the company received an approval for starting the construction works.
 In 2019, The Group&amp;rsquo;s fully owned subsidiary Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of an above ground and underwater technological wall armed with sensors around the besieged Gaza.
@@ -903,51 +924,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1234,408 +1255,466 @@
       </c>
       <c r="E11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H13" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I13" s="0" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
-        <v>28</v>
+        <v>67</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I16" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>18</v>
+        <v>94</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H21" s="0"/>
+      <c r="H21" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="I21" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F22" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="G22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>19</v>
+        <v>102</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>104</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="I24" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="0">
+        <v>24</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="0">
+        <v>25</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>