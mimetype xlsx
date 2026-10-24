--- v1 (2026-09-09)
+++ v2 (2026-10-24)
@@ -41,50 +41,74 @@
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Angel Bakeries (Salomon A. Angel)</t>
@@ -110,86 +134,54 @@
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
-    <t>Booking.com</t>
-[...27 lines deleted...]
-  <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
-  </si>
-[...1 lines deleted...]
-    <t>USA</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
@@ -262,228 +254,127 @@
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Kotler Adika Building Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company. Kotler Adika is involved in numerous construction and infrastructure projects in West Bank and East Jerusalem settlements.
 On 2 February 2014, the company won a tender of NIS 6.9 million, with development expenses of NIS 12.6 million, to build 48 housing units on an area of 7,325 m2 in southwest Ma&amp;#39;aleh Adumim.
 The project is built in the framework of Local Outline Plan 420/1/16/4/1, which refers to the land of the Palestinian villages Al-Azariya and Abu-Dis. It is accompanied by the Mizrahi-Tefahot bank.
 The company carried out construction on an area of 2,268m2 in the Mishor Adumim Industrial Zone in the Maale Adumim settlement. The Mercantile Discount bank extended credit for the project. Kotler Adika is building 94 housing units on an area of 6,610 m2 in the southwest of the Ramat Shlomo settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 10,844, with development expenses NIS 34.75 million, awarded to the company on 28 December 2015.
 The company is also conducting infrastructure work in the area, which include the construction of Road 21, connecting the neighborhoods in northeastern Jerusalem with the villages and settlements around it. Road 21 starts at the Ramot Alon settlement neighborhood via Road 9 - which is connected to Highway 1 and Highway 50 - passes through Ramat Shlomo and connects the settlement neighborhood to Road 20 (formerly the Hizma Road) near Pisgat Ze&amp;#39;ev. According to the Moriah Jerusalem Development Company, the new road will &amp;quot;provide easy access to the Ramat Shlomo neighborhood and establish access to neighborhoods that will be built in the future.
 &amp;quot; The Mizrahi-Tefahot bank accompanies the residential project in Ramat Shlomo. It also extends credit for the infrastructure work, holding a specific collateral on the contract signed between Kotler Adika and the Moriah Jerusalem Development Company for public infrastructure works in the area. In 2009, The company won a tender of NIS 4.1 million, with development expenses of NIS 4.8 million, to build 26 housing units on an area of 6,518m2 in Pisgat Zeev.
 The project was accompanied by the Mizrahi-Tefahot bank. Kotler Adika built several projects in the Beitar Illit settlement in the framework of Local Outline Plan 426/8 for west Beitar Illit. The plan, approved in 2003, refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin. Construction in Beitar Illit was also accompanied by the Mizrahi-Tefahot bank. The company has also executed projects in the Efrat and Givat Zeev settlements and in Har Homa, a settlement neighborhood in East Jerusalem.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
-[...2 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>Shikun Dayarim</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the development and construction of residential, commercial, high-tech, industrial and touristic projects.
 In East Jerusalem, the company is involved in the construction of six housing units in the settlement neighborhood of Neve Yaakov. In addition, the company is involved in the construction of two housing units in the settlement neighborhood of Ramot.
 In the West Bank, the company is involved in a construction project in the settlement of Ariel.
 </t>
   </si>
   <si>
     <t>Shlomo Cohen Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is currently involved in the construction of a new housing project in the settlement
 of Ma&amp;rsquo;aleh Adumim in the occupied West Bank. Named Kdm, the project includes the
 construction of three buildings and a variety of apartments.
 In previous years the company was involved in the construction of 60 housing units in the
 settlement neighborhood of Gilo, 90 housing units in the settlement neighborhood of Har Homa
 and 64 housing units and 16 cottages in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev, in occupied
 East Jerusalem. In the occupied West Bank, the company was involved in the construction of 72
@@ -555,53 +446,50 @@
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Yehuda Welded Mesh (Yehuda Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, producing and providing steel welded mesh, fencing, cutting, bending, and preparation of steel for construction, security and agriculture. Yehuda Group is divided into three divisions: Yehuda Welded Mesh, Yehuda Steel and Yehuda Fences.
 The company provides security fences to settlements and for Israeli military and Police facilities in the occupied West Bank.
 The company provided fences for the construction of the wall around the besieged Gaza.
 Services to Settlements
 In 2023, the company won a tender by the Mateh Binyamin settlement regional council for the provision and installment of gates and fences in educational facilities in the council.
 The company was involved in the construction of school fences in the settlement of Beitar Illit in the occupied West Bank.
 In 2002, the company won a tender for building fences in the amount of about NIS 5 million in the Seam Zone, including in the settlements of Karnei Shomron and Oranit. Prior to that, the company has installed security fences in several settlements in the occupied West Bank, including a 2 km fence in the settlement of Karnei Shomron, a 2 km fence in Kfar Ruth), and a fence in Oranit.
 Also in 2002, the company installed security fences in different areas is Jerusalem worth NIS 1 million, including a 1500 meter x 3 meter fence in the tunnel road connecting Jerusalem to the Gush Etzion settlement, and a 2.35 meter x 2 km fence in the settlement neighborhood of Armon Hanatziv in East Jerusalem, and an 800 meter security fence close to Shua&amp;#39;afat neighborhood meant to prevent passage to the settlement neighborhood of Ramot.
 Between 2007 and 2011, company fences were documented in in the settlement industrial zones of Barkan, Ariel, and Sha&amp;rsquo;ar Binyamin, and in the perimeter of Israeli settlements in the West Bank, including Alfei Menashe, Ariel, Karnei Shomron, Kedar, Mehola in 2011, Modi&amp;rsquo;in Illit, Sha&amp;rsquo;arei Tikva and Oranit. In Karnei Shomron, the fence incorporates electronic detection systems by Magal.
 In 2009, Company fences were documented in a facility of the Israeli National Water Company Mekorot nearby the Palestinian town of Huwara in the occupied West Bank.
 Services to the Israeli Ministry of Defense
 In 2002, the company provided a 70 km long fence to the Ministry of Defense for the construction of the wall around the besieged Gaza. In addition, company fences were installed around military installations inside settlements in the West Bank, including Ariel in 2010, Argaman (in the Jordan Valley) in 2010, Oranit and Beit Horon in 2004 and Revava in 2009.
 Company fences were also documented in an Israeli police station in the settlement of Ariel in 2010.
 In 2011, the company was involved in the construction of a 241 km fence in cooperation with the Ministry of Defense along the border with Egypt designed to prevent African asylum seekers from entering Israel.
 Services to the Jerusalem Light Rail (JLR):
 In 2004, the company sold a 10 km mobile fence to the municipality of Jerusalem worth NIS 2 million that was used in the construction of the Jerusalem Light rail (JLR), which connects settlement neighborhoods in occupied East Jerusalem to western part of the city. To learn more on the JLR, see Who Profits Update &amp;quot;Developments in the expansion of the JLR network: The J-Net project&amp;quot;.
 Services to the A1 Tel-Aviv Jerusalem Train: 
 The company provided 20,000 tons of iron, bar mats and other materials for the construction of the Tel Aviv-Jerusalem Fast Train line (A1). The A1 train route crosses the Green Line into the occupied West Bank using Palestinian Land, some of it privately owned. For more information about the A1 train, see Who Profits&amp;rsquo; report &amp;quot;Crossing the Line: The Tel Aviv Jerusalem Fast Train.&amp;quot;
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Zalman Barashi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development of infrastructure projects. The company is active in road and bridge construction, laying of underground infrastructure, developing parks and public spaces and expanding cities amongst others.
 The company is located in Atarot settlement industrial zone in the occupied West Bank.
 Between the years 2007 and 2011, the company was contracted by Ashtrom to develop the infrastructure of the Jerusalem Light Rail. The company was involved in earthworks, foundation, drainage, communication systems, traffic lights, concrete work, walls, docks and railway stations.
 The company was also contracted by the Israeli Ministry of Defense for the maintenance of the &amp;quot;Seam Zone&amp;quot; around Jerusalem, the area annexed by the Wall. The work included the paving and maintenance of roads and provision of ongoing maintenance and troubleshooting. As part of the project, in April 2018 the company was involved in construction work in Qalandiya checkpoint.
 In 2003, the company was contracted by the Israeli Ministry of Defense to execute a project in Rachel&amp;#39;s Tomb, located in the West Bank.
 The company was involved in the establishment of open public spaces in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem.
 The company was invovled in the construction of Jersualem Road 21, which passes through and serves the settlement neighborhoods of Pisgar Ze&amp;#39;ev, French Hill and Ramat Shlomo in East Jerusalem.
 The company was involved in the construction of a bridge in Silwan, a Palestinian neighborhood in East Jerusalem.
 The company was involved in infrastructure work in Beitar Illit settlement and in the construction and expansion of Kfar Adumim settlement, both located in the occupied West Bank. The company is developing 404 dunams of occupied land in Kfar Adumim for new residential construction in the settlement
 The company was invovled in national projects such as the clearence of the `Western Wall` square. The clearence was meant to allow the expansion of the Western Wall, and was accomplished by the evacutation of Palestinian families.
 The company was also involved in the construction of the boarders with Jordan and Egypt.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -924,51 +812,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I26"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1027,695 +915,724 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H4" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H5" s="0" t="s">
         <v>36</v>
       </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="H6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="G12" s="0" t="s">
+      <c r="H12" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H18" s="0"/>
+        <v>36</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>62</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H20" s="0"/>
+      <c r="H20" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H23" s="0"/>
+      <c r="H23" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="I23" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G24" s="0" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>109</v>
-      </c>
-[...16 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="0">
+        <v>26</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="C27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...9 lines deleted...]
-        <v>29</v>
+      <c r="F27" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">