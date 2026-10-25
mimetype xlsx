--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -12,77 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
@@ -116,162 +140,144 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation company that operates public bus services. The company is also active in the real estate sector and provides private transportation services.
 The company is involved in the construction of residential and transportation projects in settlement neighborhoods and in the Jerusalem Light Rail project in occupied East Jerusalem.
 Israeli Construction on Occupied Land
 Dan Group&amp;rsquo;s real estate company, Dan Nadlan, is initiating residential projects in settlement neighborhoods in occupied East Jerusalem, including Armon HaNatziiv, Pisgat Ze&amp;rsquo;ev and French Hill.
 As of May 2023, the company&amp;rsquo;s projects include residential and commerce complexes with 800 housing units in Pisgat Ze&amp;rsquo;ev and 400 housing units in French Hill.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Dan Public Transportation, the Spanish infrastructure company COMSA&amp;nbsp;and Israeli company Danya Cebus.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...29 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t>Electra</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Construction, Real Estate, Transportation</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>English Cake</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli bakery chain.
 The company operates branches in Gush Etzion settlement in the occupied West Bank.
 In occupied East Jerusalem, the company operates branches in Ramat Eshkol and Pisgat Ze&amp;#39;ev settlement neighborhoods.
 </t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
-    <t>Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">Hamat Group </t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Finance</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
@@ -291,53 +297,50 @@
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
-  </si>
-[...1 lines deleted...]
-    <t>USA</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
   </si>
   <si>
     <t xml:space="preserve">Shapir Engineering and Industry is a publicly traded Israeli company engaged in the production and supply of raw materials for construction, infrastructure, franchise, logistics, real estate and residential construction.&amp;nbsp;
 Through its subsidiaries, the company engages in the extraction of occupied natural resources, construction on occupied Palestinian land, and providing of services to the Israeli Ministry of Defense.
 Extraction of Occupied Natural Resources
 Natuf Quarry 
 Shapir operates the Natuf quarry and concrete plant located west of Ramallah near the settlement of Nili in the occupied West Bank.
 The 317,000 m2 quarry supplies concrete for construction sites in the occupied West Bank and within the Green Line. Dolomite type stone is extracted in the quarry, which is used for the production of gravel for asphalt and the concrete industry.
 Through its subsidiary, Shapir holds a mining license valid until December 31, 2024, which also includes a statutory plan for the expansion of the quarry, approved in September 2017. In 2017, the Israeli Civil Administration (ICA) in the occupied West Bank approved for the company to expand the area of the Natuf Quarry by an additional 100 dunams.
 The quarry and the concrete plant are operated by Shapir together with the Mateh Binyamin Development Company, which holds a 15-year mining and quarrying concession from the ICA. The Mateh Binyamin Development Company is owned by the Mateh Binyamin settlements&amp;#39; Regional Council, which consists of 47 settlements in the occupied West Bank.
 In 2013, Shapir signed a permit agreement for limestone and dolomite quarrying in the quarry with the ICA in the occupied West Bank, which expired in October 2015.
 Concrete Factories in the Occupied West Bank 
 Additionally, Shapir operates two concrete factories in the Atarot Industrial Zone in occupied East Jerusalem and in the settlement of Migdal Oz in Gush Etzion settlements&amp;rsquo; cluster in the occupied West Bank.
@@ -736,51 +739,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -795,515 +798,573 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0"/>
+      <c r="H2" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I2" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
+      <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="0" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H18" s="0" t="s">
         <v>22</v>
       </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="0">
+        <v>18</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="0">
+        <v>19</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">