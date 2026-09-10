--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -65,87 +65,63 @@
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
   </si>
@@ -708,270 +684,270 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="G5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">