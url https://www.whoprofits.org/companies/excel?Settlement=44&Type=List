--- v0 (2026-05-30)
+++ v1 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -371,50 +371,59 @@
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+  </si>
+  <si>
+    <t>Harel Insurance Investments and Financial Services</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
 Discount Bank and its fully owned subsidiary, Mercantile Discount Bank, provide financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Discount Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In April 2022, the bank granted Bar-Amana Buildings Construction &amp;amp; Development Co. a loan for the construction of 45 housing units on about 10&amp;rsquo;684 m2 of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1.
 In February 2022 and in 2020, Discount Bank granted Shoham Engineering and Development company loans against all the company&amp;rsquo;s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project.
 In 2021, Discount Bank granted Shitrit Ayalon company a loan for a construction project on 4,500 m2 in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and rights to the land and project.
 Previously, the bank accompanied construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya&amp;#39;akov in occupied East Jerusalem. For more see Who Profits&amp;rsquo; report from 2017 Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise
@@ -559,83 +568,75 @@
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Lidor Real Estate Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">A marketing company that specializes in real-estate.
 The company operates branches in Maaleh Adumim and Anatot settlements.
 In addition, the company markets housing projects in the following settlements: Maaleh Adumim, Anatot, Geva Binyamin and Giva&amp;#39;at Ze&amp;#39;ev, all located in the occupied West Bank.
 In East Jerusalem, the company operated in the following settlements: Har Homa, Gilo and Pisgat Ze&amp;#39;ev.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Construction, Transportation</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
@@ -1036,51 +1037,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I26"/>
+  <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1479,350 +1480,408 @@
       </c>
       <c r="E15" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>72</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H18" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="H21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I21" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H23" s="0"/>
+        <v>105</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="I23" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>105</v>
+        <v>20</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="0">
+        <v>26</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H27" s="0"/>
+      <c r="I27" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="0">
+        <v>27</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="I26" s="0" t="s">
+      <c r="I28" s="0" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>