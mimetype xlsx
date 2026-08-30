--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -87,84 +87,63 @@
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...32 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
@@ -281,53 +260,50 @@
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that carries out projects in the fields of residential, commercial, infrastructure and public buildings.&amp;nbsp;
 Jerusalem Light Rail 
 In August 2023, Galnor won the tender for carrying out works for the construction of the Rosemary parking lot in Gilo settlement neighborhood, as part of the Jerusalem Light Rail (JLR) project. The Rosemary parking lot in Gilo settlement neighborhood, adjacent to the Green and Blue JLR lines station, will contain about 1,000 parking spaces and will serve the residents of Gilo and those coming from Gush Etzion settlements. It is expected to be opened in 2027.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.
 In 2020, Galnor won a tender from Moriah to carry out infrastructure works, construction, retaining walls, paving and development for the extension of the JLR route on the Hebrew University campus in Mount Scopus. In 2019, the Galnor won a tender from Moriah Jerusalem Development Corporation to carry out the execution of infrastructure, bridging, paving and development in Gilo as part of the works for the JLR project.
 Qalandiya Checkpoint 
 In April 2021, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out infrastructure works, construction, bridging, retaining walls, paving and development in the Qalandiya Checkpoint subsidence project for grade separation and underpass in the Qalandiya checkpoint. The project includes the construction of an underground passage road for vehicles, designed to pass under the checkpoint creating a new access road bypassing Jerusalem into the Green Line significantly shortening the commuting time between settlements in the north of the occupied West Bank and Jordan Valley, to central Israel. The cost of the project was estimated at USD 120 million. The underpass connects the settlement of Geva Binyamin to Atarot settlement Industrial Zone.
 Construction on Occupied Land
 In March 2023, Galnor won a tender from Israel Land Authority for the purchase of lease rights for the construction of 100 housing units in a complex in the Ramot settlements neighborhood in East Jerusalem.
 In November 2022, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out works for the construction of the Ben Hinnom Bridge. The bridge, inaugurated in July 2023, is a 200-meter long suspension bridge that connects Mount Zion to the compound of the Elad settler association located in the Palestinian neighbrhood of Abu Tor. The project was carried out by the Moriah Company at a cost of approximately NIS 20 million.
 In 2019, the company won a tender issued by Moriah for development and maintenance work for the construction of a parking lot in Mt Scopus in East Jerusalem.
 In 2017, the company won a tender issued by Moriah for paving, systems and an inspection structure on Route 437 north of Jerusalem in the occupied West Bank. The road is part of the Eastern Ring Road, itself part of a larger Israeli transport project encircling West Jerusalem and parts of East Jerusalem, which cuts off and isolates East Jerusalem from the rest of the West Bank while improving connectivity between the northern and southern settlement blocs. Some 300 dunams were expropriated from the Palestinian village Hizma for the construction of Route 437.
 In 2014, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out a grade separation project on Route 60 (Tunnel Road) and Route 50 (Begin Highway) in Gilo settlement neighborhood.
 Previously, the company carried out road and infrastructure development work in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhoods of Ramat Shlomo and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
@@ -397,192 +373,54 @@
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...140 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Lidor Real Estate Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">A marketing company that specializes in real-estate.
 The company operates branches in Maaleh Adumim and Anatot settlements.
 In addition, the company markets housing projects in the following settlements: Maaleh Adumim, Anatot, Geva Binyamin and Giva&amp;#39;at Ze&amp;#39;ev, all located in the occupied West Bank.
 In East Jerusalem, the company operated in the following settlements: Har Homa, Gilo and Pisgat Ze&amp;#39;ev.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
@@ -1138,60 +976,60 @@
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
@@ -1377,503 +1215,503 @@
       </c>
       <c r="H11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H21" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="G22" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>