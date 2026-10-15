--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -263,50 +263,65 @@
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
   </si>
   <si>
     <t>Construction, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>Expedia Group</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that carries out projects in the fields of residential, commercial, infrastructure and public buildings.&amp;nbsp;
 Jerusalem Light Rail 
 In August 2023, Galnor won the tender for carrying out works for the construction of the Rosemary parking lot in Gilo settlement neighborhood, as part of the Jerusalem Light Rail (JLR) project. The Rosemary parking lot in Gilo settlement neighborhood, adjacent to the Green and Blue JLR lines station, will contain about 1,000 parking spaces and will serve the residents of Gilo and those coming from Gush Etzion settlements. It is expected to be opened in 2027.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.
 In 2020, Galnor won a tender from Moriah to carry out infrastructure works, construction, retaining walls, paving and development for the extension of the JLR route on the Hebrew University campus in Mount Scopus. In 2019, the Galnor won a tender from Moriah Jerusalem Development Corporation to carry out the execution of infrastructure, bridging, paving and development in Gilo as part of the works for the JLR project.
 Qalandiya Checkpoint 
 In April 2021, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out infrastructure works, construction, bridging, retaining walls, paving and development in the Qalandiya Checkpoint subsidence project for grade separation and underpass in the Qalandiya checkpoint. The project includes the construction of an underground passage road for vehicles, designed to pass under the checkpoint creating a new access road bypassing Jerusalem into the Green Line significantly shortening the commuting time between settlements in the north of the occupied West Bank and Jordan Valley, to central Israel. The cost of the project was estimated at USD 120 million. The underpass connects the settlement of Geva Binyamin to Atarot settlement Industrial Zone.
 Construction on Occupied Land
 In March 2023, Galnor won a tender from Israel Land Authority for the purchase of lease rights for the construction of 100 housing units in a complex in the Ramot settlements neighborhood in East Jerusalem.
 In November 2022, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out works for the construction of the Ben Hinnom Bridge. The bridge, inaugurated in July 2023, is a 200-meter long suspension bridge that connects Mount Zion to the compound of the Elad settler association located in the Palestinian neighbrhood of Abu Tor. The project was carried out by the Moriah Company at a cost of approximately NIS 20 million.
 In 2019, the company won a tender issued by Moriah for development and maintenance work for the construction of a parking lot in Mt Scopus in East Jerusalem.
 In 2017, the company won a tender issued by Moriah for paving, systems and an inspection structure on Route 437 north of Jerusalem in the occupied West Bank. The road is part of the Eastern Ring Road, itself part of a larger Israeli transport project encircling West Jerusalem and parts of East Jerusalem, which cuts off and isolates East Jerusalem from the rest of the West Bank while improving connectivity between the northern and southern settlement blocs. Some 300 dunams were expropriated from the Palestinian village Hizma for the construction of Route 437.
 In 2014, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out a grade separation project on Route 60 (Tunnel Road) and Route 50 (Begin Highway) in Gilo settlement neighborhood.
 Previously, the company carried out road and infrastructure development work in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhoods of Ramat Shlomo and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
@@ -433,78 +448,81 @@
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
-  </si>
-[...1 lines deleted...]
-    <t>USA</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
 Additionally, the company preformed maintenance work for the Israel Custodian of Absentee Property&amp;nbsp;in Palestinian expropriated&amp;nbsp;assets in the old city of Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
@@ -875,51 +893,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1233,493 +1251,551 @@
       <c r="D12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H13" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>69</v>
+      </c>
       <c r="I13" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>32</v>
+        <v>90</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>18</v>
+        <v>62</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>94</v>
+        <v>37</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>96</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>99</v>
       </c>
       <c r="G22" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H25" s="0"/>
+        <v>111</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>60</v>
+      </c>
       <c r="I25" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>113</v>
+        <v>20</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E28" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="0">
+        <v>28</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H29" s="0"/>
+      <c r="I29" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="0">
+        <v>29</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H30" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="I28" s="0" t="s">
+      <c r="I30" s="0" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>