--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -65,96 +65,93 @@
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>Carrefour Israel (formerly Yenot Bitan)</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
-  </si>
-[...40 lines deleted...]
-    <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Global Retail C.I. (formerly Yenot Bitan), also known as Carrefour Israel, is engaged in the food retail sector and operates a supermarket chain for the retail sale of food and other consumer products under the Carrefour, Mega, Mega in the City and Yenot Bitan brands.
 Carrefour Israel
 In April 2022, the company entered into an exclusive franchise agreement with French multinational corporation Carrefour Group to operate the Group&amp;#39;s stores and market Carrefour brands under the name Carrefour Israel.
 The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.
 In accordance with the terms of the franchise agreement, Global Retail has rebranded most of the company&amp;#39;s branches and adapted them to the Carrefour brand names. By the end of 2023, the company completed the conversion and launch of approximately 77 branches into Carrefour branches.
 In February 2024, the franchise agreement period was extended for an additional 7 years.
 By June 2024, the company has operated 97 Carrefour branches in Israel.
 Stores in Settlements
 The company operates a Carrefour branch in a shopping center located in a &amp;ldquo;demilitarized zone&amp;rdquo; outside the Green Line in the occupied West Bank in the city of Maccabim (Modi&amp;#39;in-Maccabim-Re&amp;#39;ut), and a Carrefour branch in the settlement neighborhood of Neve Ya&amp;rsquo;akov in occupied East Jerusalem.
 The company operates Yenot Bitan stores in the settlements of Ariel, Alfei Menashe and Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 The company operates &amp;#39;Mehadrin Market&amp;#39; branches in the settlements of Beit El and Modi&amp;rsquo;in Illit in the occupied West Bank.
 Services to Israeli Ministry of Defense &amp;nbsp;
 The company provides food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food/beverages for COGAT for events for a total amount of NIS 9,610. In 2024, the company provided food/beverages for COGAT for a total of NIS 33,705.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>$500M-$1B</t>
@@ -166,135 +163,144 @@
     <t>CEIA Costruzioni Elettroniche Industriali Automatismi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of metal detectors and electromagnetic inspection systems. The company also provides training programs and equipment maintenance worldwide.
 In 2013, CEIA&amp;rsquo;s detectors were documented in Israeli military checkpoints in the occupied West Bank such as the Cave of the Patriarchs checkpoint in Hebron, the Beit Iba checkpoint in Nablus, Tayasir checkpoint in the Jordan Valley; and in Erez checkpoint in Gaza.
 The company&amp;rsquo;s detectors were also documented in the Israeli Civil Administration&amp;rsquo;s headquarters in the settlement of Beit-El.
 The detectors were supplied by CEIA&amp;rsquo;s Israeli representative&amp;nbsp;Afcon Control and Automation.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
-    <t>TASE</t>
-[...1 lines deleted...]
-  <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
-    <t>$1B-$5B</t>
-[...1 lines deleted...]
-  <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Finance</t>
-[...1 lines deleted...]
-  <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
+    <t>Hapoalim Bank</t>
+  </si>
+  <si>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>Israel Discount Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Magalcom</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company operating in integrative communication, computing and security solutions and services and data security.
 Services to the Israeli military:
 In January 2021, the company was contracted to provide multimedia and passive communication services to the Israeli military ICT data center in the Naqab (Negev), in a total amount of NIS 90 million (24,439,982 USD). The contract includes the planning, establishment and maintenance of the communication services. The maintenance services period will last for 21 years after accomplishing the establishment stage.
 In August 2020, the company was awarded two contracts with the Israeli Ministry of Defense (IMOD), in a total amount of NIS 185 million (584,699,34.5 USD). The first contract includes providing communication infrastructure for the Israeli military units and forces for a period of two years, including the option to extend the contract by two optional periods, each of which is for one year, or parts of it. The second contract includes installing cameras, video management systems and advanced analytics solutions for a period of three years with the option of extension for one additional year.
 Services to the Israel Prison Services (IPS):
 The company is a major supplier for the Israel Prison Services (IPS). It provides security services, peripheral protection systems, surveillance and security systems to the various IPS facilities
 Among IPS facilities the company provides services to are several prisons where Palestinian political prisoners are incarcerated. The company provided security (low voltage) services to Ofer prison in a total amount of NIS 1,372,614.59 million between 2017 and 2019. Additionally, the company provided technological services to the prison sections` entrances and gates, including the entrance to the Ofer military court, in a total amount of NIS 180,998 between 2018 and 2021. Ofer prison, located in the occupied West Bank, includes a military court which judges detainees from the West bank on a daily basis. Additional services to Ofer prison include the installation of cameras and providing technological services to the Ofer military court.
 Additionally, the company was awarded six contracts to provide security services and cameras installations to Eshel prison, and Ohalei Keidar detention center, in a total amount of NIS 2,078,367.6 million between 2017 and 2019. Both Eshel and Ohalei Keidar are part of the Beersheba prison complex in the Naqab (Negev) where Palestinian political prisoners are incarcerated or held in isolation and held in isolation in several cases.
 Additionally, the company was awarded three contracts to provide services to Nafha prison in a total amount of NIS 382,035.72 thousand between 2017 and 2018 (and NIS 87,750 thousand in 2018 for joint services for Nafha and Ayalon prisons). Moreover, the company was awarded eleven contracts with the Shatta (Shita) prison, for the provision of security services and camera installation, in a total amount of NIS 149,527.21 thousand in 2018, and one contract to provide security services, including cameras installations, to Gilboa prison, in a total amount of NIS 117,533.4 thousand in 2017. In addition, the company was awarded two contracts to provide security services and cameras installations to Shikma prison and interrogation center, what Palestinians call &amp;ldquo;Asqalan&amp;rdquo; prison, in a total amount of NIS 312,820.39 thousand in 2019.
 Moreover, the company was awarded six contracts to provide security services and camera installations to Kishon interrogation center, what Palestinian call &amp;ldquo;Al-Jalameh&amp;rdquo;, in a total amount of NIS 83,922.06 thousand between 2018 and 2019.
 In 2015 the company, alongside the Israeli private company Top Sky Line Engineering, won an IPS tender for the supply, maintenance and installation of security (low voltage) systems in IPS facilities.
 Services to the Israeli Police:
 In July 2021 the company was awarded a contract by the Israeli Police to supply and install passive communication equipment in a total amount of NIS 5 million.
 In April 2021 the company was contracted by the Israeli Police to supply and install passive communication equipment, ancillary computing equipment and communication and computing solutions in a total amount of NIS 4,400,000 million. Additionally, the company won a tender with the Israeli Police as a secondary winner, which can replace the primary winner the private Israeli Company Shamrad, to provide security systems and operational equipment.
 In 2020, the company provided services to Anata\ Al-Issawiya checkpoint project, also called &amp;ldquo;the ring checkpoint&amp;rdquo; located in the Eastern Ring Road (road 4370). The checkpoint connects road 437 and road 1 and crosses occupied land in East Jerusalem. According to the NGO Machsom Watch, Palestinian residents of the occupied West Bank are prohibited from passing through the checkpoint.
 Between 2019 and 2020, the company was contracted by the Israeli Police to conduct a multitude of activities, such as providing security services to police stations, including services to the stations located in the district called &amp;ldquo;Judea and Samaria&amp;rdquo;, which is the Israeli name for the occupied West Bank, and provided services for municipal policing in the settlement of Beitar Illit.
 Additionally, the company provided services to the Israel Border Police (Magav), including the Magav district located the occupied West Bank, and to the instructional base of Magav called &amp;ldquo;Bahad Magav&amp;rdquo; located near Beit Horon settlement in the occupied West Bank, in a total amount of NIS 706,149 thousand between 2019 and 2020.
 Moreover, the company provided services to special units involved in repression and crowd control such as the cavalry unit, used to repress demonstrations, and Yoav unit in charge of facilitating the dispossession of Palestinian Bedouins in the Naqab (Negev) region.
 In 2010 the company was contracted by the Israeli Police to supply and install passive communication equipment in a total amount of 4 million NIS.
 Services to settlements:
@@ -426,54 +432,60 @@
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Polimil</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides identification solutions and identification personal and smart cards.
 The company is providing biometric smart cards, printers, and additional equipment and services for the Israeli Civil Administration (ICA) for the Meitar System.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards for Palestinians to use to cross Israeli checkpoints in the West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints.
 In 2020, the company was contracted by the ICA to provide Smart Cards for a biometric project for NIS 1,393,237, and to provide smart cards for Meitar System for NIS 1,013,594, for the months of July-September. Also in 2020, the company provided the ICA with equipment for Meitar System for NIS 709,271; repair services for NIS 49,797; and maintenance service for smart card printers for NIS 39,380.
 In 2019, the company provided the ICA biometric equipment for NIS 250,075; services for Meitar System stations for NIS 25,611; and repair service for Meitar printers for NIS 6,425.
 In 2018, the company provided the ICA smart cards for Meitar System for NIS 835,380; printing equipment for Meitar System for NIS 70,113; Printers for Meitar System for NIS 134,317; additional equipment for Meitar System for NIS 75,503; and card printers for a biometric project for NIS 57,746.
 In 2017, the company provided the ICA smart cards for Meitar System for NIS 1,013,594; printers for Meitar System for NIS 544,883; and additional printing equipment for NIS 56,694; and card printers for biometric project for Erez and COGAT for NIS 48,122.
 </t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Tnuva Group</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>An Israeli food production and marketing company, the largest food group in Israel.&amp;nbsp;The company has the largest distribution network in Israel of chilled and frozen products, including a wide range of dairy products, meat, fish, frozen vegetables, doughs and frozen and chilled food. Tnuva owns the brands Tnuva Milk, Tnuva Cottage, Emek Cheese, GO Piraeus, Yoplait, YOLO, Tnuva Alternative, Adom Adom, Mama Of, Sunfrost, Maadanot, Tnuva Fish, and more.&amp;nbsp;The company's second largest shareholder, Mishkey Kibutzim Agricultural Cooperative Society (23%), is a cooperative association which includes settlements in the occupied West Bank and the Syrian Golan, including the settlements of Beit Ha'arava, Gilgal, Yitav, Almog, Na'aran, and Kalia in the occupied West Bank, and the settlements of Mevo Hama, Kfar Haruv, Gshur, Afik, Ein Zivan, Merom Golan, Ortal, El Rum, Neve Eitan, Sha’ar Hagolan and Odem in the occupied Syrian Golan.Settlement Production&amp;nbsp;Tnuva is the largest provider of milk and dairy products in Israel. Some of its milk originates from dairy farms located in the occupied West Bank and the Syrian Golan, including the settlements of Almog, Shadmot Mehola and&amp;nbsp;Kalia in the Jordan Valley, and in the settlement of Rosh Tzurim in the occupied West Bank. Additional dairy farms are located in the settlements of Gshur, Kfar Haruv, Afik, Meitsar, Alumot, Yonatan, Ma'agan, Keshet, Kanaf, Ne'ot Golan, Giv'at Yo'av, Avnei Eitan, Ma'ale Gamla and Kidmat Tsvi in the occupied Syrian Golan.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s brand “Tnuva GO” sponsors gym complexes in settlements in the occupied West Bank, including in Jordan Valley, Elkana, Alefi Menashe, Beit El and Givat Ze’ev, and in the settlement neighborhoods of Pisgat Ze’ev and Gilo in occupied East Jerusalem.&amp;nbsp;Services to the Israel Police and Israel Prison Service&amp;nbsp;Tnuva supplies food products to the Israel Police and the Isreal Prison Service (IPS).&amp;nbsp;In July 2018, the company won a joint tender for the Israeli Police and the Israel Prison Service for the purchase of grocery products for five years for a total amount of 52,000,000 NIS.In July 2023, the contract for supplies to the Police was extended until January 2024 for NIS 6,000,000, and to the IPS for NIS 22,000,000. In October 2023, the contract was expanded with additional supplies to the Police until the end of December 2023 for NIS 9,000,000. In December 2023, the contract for supplies to the Police was extended until June 2024 for NIS 5.5 million.&amp;nbsp;In February 2024, the company was awarded a tender from the IPS for the supply of grocery products and eggs until the end of March 2024 for 6,000,000 NIS.In June 2024, the company was contracted with exemption from tender to provide the Police with additional grocery shopping for NIS 1,500,000.&amp;nbsp;In September 2019, the company won a tender for the purchase of meat, poultry, fish and frozen products for the Israeli Prison Service and the Israel Police for a period of five years. Between September 2019 and September 2024, the company provided the services under the agreement for an estimated average amount of approximately NIS 34,000,000 per year.In September 2024, Tnuva was awarded a tender from the IPS for the supply of meat, poultry, fish and frozen products until January 2025 for 17,000,000 NIS. In May 2025, the contract with the IPS was extended until the end of June 2025 for 800,000 NIS.&amp;nbsp;In September 2024, the company was contracted by the Israel Police with exemption from tender to provide meat, poultry and fish products until January 2025 for NIS 1,800,000.&amp;nbsp;Palestinian Captive Market&amp;nbsp;Tnuva enjoys access to the Palestinian captive market and markets its products in the occupied West Bank. In 2016, Tnuva Group's sales to the Palestinian Authority amounted to hundreds of millions of shekels.&amp;nbsp;Prior to the Israeli invasion of the Gaza Strip in October 2023, the company marketed its products in Gaza, which has been under Israeli siege since 2017, with Israel controlling and restricting the goods entering it. In 2014, 200 tons of Tnuva products were imported to Gaza every day, mainly milk and cream, and distributed in about 1,700 stores. In 2012, the import value of Israeli products bought in Gaza amounted to NIS 1.3 billion.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
@@ -822,51 +834,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -896,751 +908,838 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="G8" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="G10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I13" s="0" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>81</v>
+        <v>29</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H15" s="0"/>
+        <v>41</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I15" s="0" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>85</v>
-      </c>
-[...19 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I19" s="0" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>101</v>
+        <v>40</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="0" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="I23" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H25" s="0"/>
+        <v>117</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I25" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>119</v>
+        <v>40</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="H26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H26" s="0"/>
+      <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C27" s="0" t="s">
+      <c r="F27" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="0">
+        <v>27</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="D28" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="G28" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...7 lines deleted...]
-        <v>30</v>
+      <c r="H28" s="0"/>
+      <c r="I28" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="0">
+        <v>28</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="0">
+        <v>29</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="H30" s="0"/>
+      <c r="I30" s="0" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">