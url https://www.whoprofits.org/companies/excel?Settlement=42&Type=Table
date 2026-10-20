--- v2 (2026-09-04)
+++ v3 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -102,196 +102,174 @@
     <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
-  </si>
-[...32 lines deleted...]
-    <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>CEIA Costruzioni Elettroniche Industriali Automatismi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of metal detectors and electromagnetic inspection systems. The company also provides training programs and equipment maintenance worldwide.
 In 2013, CEIA&amp;rsquo;s detectors were documented in Israeli military checkpoints in the occupied West Bank such as the Cave of the Patriarchs checkpoint in Hebron, the Beit Iba checkpoint in Nablus, Tayasir checkpoint in the Jordan Valley; and in Erez checkpoint in Gaza.
 The company&amp;rsquo;s detectors were also documented in the Israeli Civil Administration&amp;rsquo;s headquarters in the settlement of Beit-El.
 The detectors were supplied by CEIA&amp;rsquo;s Israeli representative&amp;nbsp;Afcon Control and Automation.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
+    <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Magalcom</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company operating in integrative communication, computing and security solutions and services and data security.
 Services to the Israeli military:
 In January 2021, the company was contracted to provide multimedia and passive communication services to the Israeli military ICT data center in the Naqab (Negev), in a total amount of NIS 90 million (24,439,982 USD). The contract includes the planning, establishment and maintenance of the communication services. The maintenance services period will last for 21 years after accomplishing the establishment stage.
 In August 2020, the company was awarded two contracts with the Israeli Ministry of Defense (IMOD), in a total amount of NIS 185 million (584,699,34.5 USD). The first contract includes providing communication infrastructure for the Israeli military units and forces for a period of two years, including the option to extend the contract by two optional periods, each of which is for one year, or parts of it. The second contract includes installing cameras, video management systems and advanced analytics solutions for a period of three years with the option of extension for one additional year.
 Services to the Israel Prison Services (IPS):
 The company is a major supplier for the Israel Prison Services (IPS). It provides security services, peripheral protection systems, surveillance and security systems to the various IPS facilities
 Among IPS facilities the company provides services to are several prisons where Palestinian political prisoners are incarcerated. The company provided security (low voltage) services to Ofer prison in a total amount of NIS 1,372,614.59 million between 2017 and 2019. Additionally, the company provided technological services to the prison sections` entrances and gates, including the entrance to the Ofer military court, in a total amount of NIS 180,998 between 2018 and 2021. Ofer prison, located in the occupied West Bank, includes a military court which judges detainees from the West bank on a daily basis. Additional services to Ofer prison include the installation of cameras and providing technological services to the Ofer military court.
 Additionally, the company was awarded six contracts to provide security services and cameras installations to Eshel prison, and Ohalei Keidar detention center, in a total amount of NIS 2,078,367.6 million between 2017 and 2019. Both Eshel and Ohalei Keidar are part of the Beersheba prison complex in the Naqab (Negev) where Palestinian political prisoners are incarcerated or held in isolation and held in isolation in several cases.
 Additionally, the company was awarded three contracts to provide services to Nafha prison in a total amount of NIS 382,035.72 thousand between 2017 and 2018 (and NIS 87,750 thousand in 2018 for joint services for Nafha and Ayalon prisons). Moreover, the company was awarded eleven contracts with the Shatta (Shita) prison, for the provision of security services and camera installation, in a total amount of NIS 149,527.21 thousand in 2018, and one contract to provide security services, including cameras installations, to Gilboa prison, in a total amount of NIS 117,533.4 thousand in 2017. In addition, the company was awarded two contracts to provide security services and cameras installations to Shikma prison and interrogation center, what Palestinians call &amp;ldquo;Asqalan&amp;rdquo; prison, in a total amount of NIS 312,820.39 thousand in 2019.
 Moreover, the company was awarded six contracts to provide security services and camera installations to Kishon interrogation center, what Palestinian call &amp;ldquo;Al-Jalameh&amp;rdquo;, in a total amount of NIS 83,922.06 thousand between 2018 and 2019.
 In 2015 the company, alongside the Israeli private company Top Sky Line Engineering, won an IPS tender for the supply, maintenance and installation of security (low voltage) systems in IPS facilities.
@@ -356,100 +334,90 @@
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Ness A.T.</t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t>An Israeli Information Technology and Digital service provider, part of Hilan Group. The company offers services to security bodies in Israel, including expertise in software systems for the military-security sector, intelligence systems development, warfare systems development, and management support systems development.&amp;nbsp;Service for the Israeli Civil Administration in the occupied West BankNess provides services for the Israeli Coordinator of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank.&amp;nbsp;The Civil Administration is responsible for land registration in the occupied West Bank, for regulating Jewish settlement, and carrying out the demolition of Palestinian homes and infrastructure, among other.&amp;nbsp;Land Registration&amp;nbsp;The company developed, established, operates and maintains a Land Registration System for the ICA and provides it with outsourced project managers.&amp;nbsp;In 2018 and 2019, the company developed a land registration system for the ICA for NIS 525,002 and NIS 458,350, respectively.&amp;nbsp;In January 2024, the company was contracted by COAGT to provide an outsourced project manager‏‏‏‏ for a land registration project for the ICA until January 2025 for a total of NIS 842,400. Between January 2023 and January 2024, the company provided a project manager for NIS 661,157.&amp;nbsp;In January 2022, the company was contracted to provide a project manager for establishing a land registration computer system until January 2023 for a total of NIS 579,997.&amp;nbsp;In January 2021,&amp;nbsp;the company was contracted until January 2022 for NIS 474,902. In 2020,&amp;nbsp;the company was contracted until January&amp;nbsp;2021 for NIS 302,210. In 2021, the company provided an outsourced project manager‏‏‏‏&amp;nbsp;for the project for NIS 89,999. In 2020, the company provided the same services for NIS 94,295; in 2019, for NIS 458,296; and in 2018, for NIS 1,020,131.Geographic Information SystemThe company provides the ICA with Geographic Information System (GIS) data editor services for the ICA Surveying Office. The ICA Surveying Office in the West Bank was established after 1967 as part of the ICA's activity to manage land ownership in Area C in the occupied West Bank. The office's headquarters are located in the settlement of Beit El.&amp;nbsp;In January 2024, the company was contracted by COGAT to provide a GIS data editor for the ICA Surveying Office until January 2025 for NIS 308,880.&amp;nbsp;Between January 2023 and January 2024, the company provided a GIS data editor for NIS 282,000; between June 2022 and January 2023, for NIS 334,619; between January 2021 and January 2022, for NIS 205,520; and between June 2020 and January 2021, for NIS 114,813. Between 2019 and 2020, the company provided the same services for a total of NIS 233,806.Data and content management&amp;nbsp;The company provides the ICA with content and data management systems.&amp;nbsp;In February 2024, the company was contracted to develop and establish a data management system, including a data management system for a biometric project, for the ICA in Beit El for NIS 190,488.&amp;nbsp;In September 2024, the company was contracted by COGAT to provide the ICA in Beit El with an Enterprise Content Management System for 2024-2025 for NIS 85,382. In May 2023, the company was contracted to provide operation and maintenance for 2023-2024 for NIS 85,331. In June 2022, the company was contracted to develop, operate and maintain an Enterprise Content Management System for a total of NIS 1,201,353.&amp;nbsp;Between 2017 and 2018, the company provided the ICA with ICT consultants for a total of NIS 849,718.&amp;nbsp;Checkpoints - Meitar System&amp;nbsp;Between 2018 and 2019, the company provided ICT consultancy and assimilation services for the ICA for the implementation of Meitar System for a total of NIS 449,839.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel.&amp;nbsp;Services to the Israel Police&amp;nbsp;The company provides the Israel Police with&amp;nbsp;Microsoft Azure cloud services.In May 2020, the company won a closed tender to provide Microsoft Azure cloud services for the Israel Police. In July 2023, the contract was extended with an exemption from tender until the end of December 2023 for NIS 3 million.&amp;nbsp;In 2022, the company won a tender to provide the Israel Police with new media services.&amp;nbsp;In 2021, the company won part of a tender to provide the Israel Police with forensic software.&amp;nbsp;In 2016, Ness provided the Israeli Police Technology Administration with a system for budget planning for an estimated amount of NIS 1 million.&amp;nbsp;Entserv IsraelIn April 2022, Ness A.T. acquired Entserv Israel, formerly owned by&amp;nbsp;DXC Technology.&amp;nbsp;Entserv provided the Israeli Population and Immigration Authority with a computing system, which the company still maintains.&amp;nbsp;Between 2017 and 2019, Entserv Israel developed and maintained the “Aviv” System for the Israeli Population and Immigration Authority. The computerized system included the Israeli Population Registry, which contains information on Palestinian citizens and non-citizen residents of occupied East Jerusalem. In addition, the system was used to monitor movement at Israeli-controlled border crossings, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and Erez checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank - both controlled by and subjected to Israeli authorities. In December 2021, Entserv Israel was contracted, with exemption from tender, by the Population and Immigration Authority to expand its contract to carry out developments in the Authority's systems until June 2025 for NIS 5 million.&amp;nbsp;&amp;nbsp;The Aviv System is being gradually replaced by the "Eitan” System, operated by&amp;nbsp;IBM.&amp;nbsp;In 2020, Entserv Israel was contracted until 2025 to provide program development services of smart ID cards for the Population and Immigration Authority for NIS 505,978.&amp;nbsp;Services to Israel Security Agency&amp;nbsp;In 2015, the company was contracted by the Israel Security Agency (Shin Bet) to provide cyber courses for the Information Systems Division and for the Defense Division in the Prime Minister's Office with an exemption from tender. The company was certified by Unit 770 (the Shin Bet’s cyber unit) to carry out the training. The contents were built by Unit 770 and delivered by professional lecturers from Ness.&amp;nbsp;Services to the Israeli Air ForceIn 2010, Ness Technologies and Elbit Systems Joint Venture, NessBit, was contracted by the IMOD to supply the Israeli Air Force with Intelligence System valued at USD 25 million for a period of 4 years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Partner Communications (formerly Orange)</t>
-[...15 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Polimil</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides identification solutions and identification personal and smart cards.
 The company is providing biometric smart cards, printers, and additional equipment and services for the Israeli Civil Administration (ICA) for the Meitar System.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards for Palestinians to use to cross Israeli checkpoints in the West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints.
 In 2020, the company was contracted by the ICA to provide Smart Cards for a biometric project for NIS 1,393,237, and to provide smart cards for Meitar System for NIS 1,013,594, for the months of July-September. Also in 2020, the company provided the ICA with equipment for Meitar System for NIS 709,271; repair services for NIS 49,797; and maintenance service for smart card printers for NIS 39,380.
 In 2019, the company provided the ICA biometric equipment for NIS 250,075; services for Meitar System stations for NIS 25,611; and repair service for Meitar printers for NIS 6,425.
 In 2018, the company provided the ICA smart cards for Meitar System for NIS 835,380; printing equipment for Meitar System for NIS 70,113; Printers for Meitar System for NIS 134,317; additional equipment for Meitar System for NIS 75,503; and card printers for a biometric project for NIS 57,746.
 In 2017, the company provided the ICA smart cards for Meitar System for NIS 1,013,594; printers for Meitar System for NIS 544,883; and additional printing equipment for NIS 56,694; and card printers for biometric project for Erez and COGAT for NIS 48,122.
 </t>
   </si>
@@ -469,50 +437,65 @@
     <t>Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Tnuva Group</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>An Israeli food production and marketing company, the largest food group in Israel.&amp;nbsp;The company has the largest distribution network in Israel of chilled and frozen products, including a wide range of dairy products, meat, fish, frozen vegetables, doughs and frozen and chilled food. Tnuva owns the brands Tnuva Milk, Tnuva Cottage, Emek Cheese, GO Piraeus, Yoplait, YOLO, Tnuva Alternative, Adom Adom, Mama Of, Sunfrost, Maadanot, Tnuva Fish, and more.&amp;nbsp;The company's second largest shareholder, Mishkey Kibutzim Agricultural Cooperative Society (23%), is a cooperative association which includes settlements in the occupied West Bank and the Syrian Golan, including the settlements of Beit Ha'arava, Gilgal, Yitav, Almog, Na'aran, and Kalia in the occupied West Bank, and the settlements of Mevo Hama, Kfar Haruv, Gshur, Afik, Ein Zivan, Merom Golan, Ortal, El Rum, Neve Eitan, Sha’ar Hagolan and Odem in the occupied Syrian Golan.Settlement Production&amp;nbsp;Tnuva is the largest provider of milk and dairy products in Israel. Some of its milk originates from dairy farms located in the occupied West Bank and the Syrian Golan, including the settlements of Almog, Shadmot Mehola and&amp;nbsp;Kalia in the Jordan Valley, and in the settlement of Rosh Tzurim in the occupied West Bank. Additional dairy farms are located in the settlements of Gshur, Kfar Haruv, Afik, Meitsar, Alumot, Yonatan, Ma'agan, Keshet, Kanaf, Ne'ot Golan, Giv'at Yo'av, Avnei Eitan, Ma'ale Gamla and Kidmat Tsvi in the occupied Syrian Golan.&amp;nbsp;Services to Settlements&amp;nbsp;The company’s brand “Tnuva GO” sponsors gym complexes in settlements in the occupied West Bank, including in Jordan Valley, Elkana, Alefi Menashe, Beit El and Givat Ze’ev, and in the settlement neighborhoods of Pisgat Ze’ev and Gilo in occupied East Jerusalem.&amp;nbsp;Services to the Israel Police and Israel Prison Service&amp;nbsp;Tnuva supplies food products to the Israel Police and the Isreal Prison Service (IPS).&amp;nbsp;In July 2018, the company won a joint tender for the Israeli Police and the Israel Prison Service for the purchase of grocery products for five years for a total amount of 52,000,000 NIS.In July 2023, the contract for supplies to the Police was extended until January 2024 for NIS 6,000,000, and to the IPS for NIS 22,000,000. In October 2023, the contract was expanded with additional supplies to the Police until the end of December 2023 for NIS 9,000,000. In December 2023, the contract for supplies to the Police was extended until June 2024 for NIS 5.5 million.&amp;nbsp;In February 2024, the company was awarded a tender from the IPS for the supply of grocery products and eggs until the end of March 2024 for 6,000,000 NIS.In June 2024, the company was contracted with exemption from tender to provide the Police with additional grocery shopping for NIS 1,500,000.&amp;nbsp;In September 2019, the company won a tender for the purchase of meat, poultry, fish and frozen products for the Israeli Prison Service and the Israel Police for a period of five years. Between September 2019 and September 2024, the company provided the services under the agreement for an estimated average amount of approximately NIS 34,000,000 per year.In September 2024, Tnuva was awarded a tender from the IPS for the supply of meat, poultry, fish and frozen products until January 2025 for 17,000,000 NIS. In May 2025, the contract with the IPS was extended until the end of June 2025 for 800,000 NIS.&amp;nbsp;In September 2024, the company was contracted by the Israel Police with exemption from tender to provide meat, poultry and fish products until January 2025 for NIS 1,800,000.&amp;nbsp;Palestinian Captive Market&amp;nbsp;Tnuva enjoys access to the Palestinian captive market and markets its products in the occupied West Bank. In 2016, Tnuva Group's sales to the Palestinian Authority amounted to hundreds of millions of shekels.&amp;nbsp;Prior to the Israeli invasion of the Gaza Strip in October 2023, the company marketed its products in Gaza, which has been under Israeli siege since 2017, with Israel controlling and restricting the goods entering it. In 2014, 200 tons of Tnuva products were imported to Gaza every day, mainly milk and cream, and distributed in about 1,700 stores. In 2012, the import value of Israeli products bought in Gaza amounted to NIS 1.3 billion.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Tripadvisor, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ, Public</t>
+  </si>
+  <si>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
   </si>
   <si>
     <t>Tzifha International</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A developer of construction projects. The company has developed the &amp;#39;Illit&amp;#39; commercial center and 3,000 housing units in the neighborhoods of Brachfeld Estate and Kiryat Sefer in the&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. After the completion of the&amp;nbsp;&amp;#39;Illit&amp;#39; commercial center,&amp;nbsp;the company chose to relocate its offices into the new center and from there it continues to develop plot 601 as an expantion to&amp;nbsp;Brachfeld Estate&amp;nbsp;neighborhood.
 The company claims to own several plots of land in the terrains of the Palestinian village of&amp;nbsp;Deir Qaddis. In 2006, in a petition to the Israeli High Court of Justice the company tried to push the&amp;nbsp;planned route of the separation wall to the north, in order to annex these plots to Modi&amp;#39;in Illit. In addition, the company managed the construction of a local school and operated a quarry&amp;nbsp;in Modi&amp;#39;in Illit.
 The quarry,&amp;nbsp;which is now inactive, was operated for over a decade through&amp;nbsp;Kal Binyan&amp;nbsp;Company. It allowed the exploitation of Palestinian natural resources for the needs of the Israeli construction industry.
 Tzifha International developed over a thousand housing units in other settlements across the West Bank including in&amp;nbsp;Kokhav Ya&amp;#39;akov,&amp;nbsp;Talmon,&amp;nbsp;Beit El&amp;nbsp;and the&amp;nbsp;Ramat Shlomo&amp;nbsp;settlement&amp;nbsp;neighborhood in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -834,51 +817,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -964,782 +947,811 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="H5" s="0"/>
+      <c r="I5" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H6" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I6" s="0" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="F12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="I19" s="0" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H23" s="0" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H27" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="G29" s="0" t="s">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="G30" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="0">
+        <v>30</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F30" s="0" t="s">
+      <c r="D31" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="G30" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="H30" s="0"/>
-[...1 lines deleted...]
-        <v>36</v>
+      <c r="F31" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="H31" s="0"/>
+      <c r="I31" s="0" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">