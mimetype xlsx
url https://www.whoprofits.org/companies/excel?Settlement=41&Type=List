--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -394,101 +394,51 @@
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest commercial banks in Israel.
 Bank Hapoalim B.M. Group provides a variety of banking and financial services through its Division, the Retail Banking Division, and the Financial Markets and International Banking Division.
 Hapoalim Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Bank Hapoalim provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In March and August 2024, Hapoalim Bank granted Hasid Brothers Building Contracting Co. two loans for the construction of 54 housing units in an area of about 5,333 square meters in the Gilo settlement neighborhood in occupied East Jerusalem, in accordance with Plan no. 13157 for the development of a new residential complex of approximately 797 housing units in the neighborhood. The bank holds as collateral all the company&amp;rsquo;s assets and rights of any kind with the real estate.
 In December 2023, the bank granted Boneich Construction Development &amp;amp; Investment Ltd. a loan for the construction of a residential project in the settlement of Efrat on lands belonging to the Palestinian village of Artas, according to Plan no. 410/5/52. The bank holds as collateral all the company&amp;rsquo;s rights in the property. &amp;nbsp;
 In November 2023, Bank Hapoalim granted five loans to three construction companies for a development project of 14 plots in a total size of about 14,296 square meters in the Ariel West industrial zone according to Plan no. 130/ת/1/6, on lands belonging to the Palestinian town of Salafit. The bank granted two loans to Leo Properties A.B.D. company, two loans to Sheltam Building, and one loan to Esti Pladot against the companies&amp;#39; rights in the project. The bank holds as collateral all the companies&amp;#39; rights in the property.&amp;nbsp;
 In May 2023, the bank granted Shriki Group Enterprises &amp;amp; Construction Ltd. a NIS 800 million loan for construction on two plots of land in total size of 15,978 square meters in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company&amp;#39;s rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commerce areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.
 In May 2022 and in August 2021, the bank granted Briza Bagivaa company loans for the construction of housing units on 9 plots in the total size of 9,191 square meters &amp;nbsp;in the settlement of Alfei Menashe on lands belonging to the Palestinian town of Azzun. The project is part of Plan no. 115/8 and 115/8/1 for the change of land designation from agricultural to residential and the design and construction of 1,406 housing units in Givat Tal neighborhood on the lands of Azun. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In March 2022 and September 2016, the bank granted Boneich Construction Development &amp;amp; Investment two loans for the construction of a residential project on 3,773 square meters of land in the settlement of Beitar Ilit according to Plan no. 426/3. The bank holds as collateral all the company&amp;rsquo;s existing and future rights in the property and all the company&amp;rsquo;s rights in respect of a lease agreement signed between the company and the Israeli Civil Administration in the West Bank.
 In 2022 and 2021, Bank Hapoalim granted Ba&amp;#39;al Hatanie company a loan for its construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.
 In 2021, Bank Hapoalim granted Sasi company a loan for the construction of 552 housing units in the settlement of Givat Ze&amp;#39;ev in the occupied West Bank, according to plan no. 9\220. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
 In 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in Ma&amp;#39;ale Adumim, according to plan no. 52\3\1\420 (on the lands of al-Izariya). The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project. The bank also holds as collateral the company&amp;#39;s full assets during the period within which the agreement was reached.
@@ -558,85 +508,54 @@
 Givat Ze&amp;rsquo;ev
 In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Hapoalim Bank in 1998) signed a pledge agreement with the Givat Ze&amp;rsquo;ev Local Council in the occupied West Bank for a period of 99 years against the council&amp;rsquo;s revenue as collateral.
 Golan Regional Council&amp;nbsp; 
 As of July 2024, the bank has 5 active pledge agreements with the Golan Regional Council, which includes 33 settlements in the occupied Syrian Golan.
 In February 2024, Hapoalim Bank signed a pledge agreement with the Golan Regioanl Council for a period of 12 years against all council&amp;rsquo;s current and future revenue as collateral.
 In January 2024, Hapoalim Bank signed a pledge agreement with the Golan Regioanl Council for a period of one year against all council&amp;rsquo;s revenue as collateral.
 Branches in Settlements 
 Bank Hapoalim operates branches and automated banking services machines in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include the settlements of Beitar Ilit, Ariel and Ma&amp;rsquo;ale Adumim in the occupied West Bank; the settlement neighborhoods of Ramot, Pisgat Ze&amp;rsquo;ev, Gilo, Armon Hanatziv, Ramot Eshkol, Neve Yaakov and the French Hill in occupied East Jerusalem; and the settlement of Bnei Yehuda in the Syrian Golan.
 Financing Military Projects 
 In 2022, Hapoalim Bank financed the establishment of the Israeli Ministry of Defense&amp;rsquo;s &amp;quot;Ofek Rahav&amp;quot; military camp, carried out by Shikun &amp;amp; Binui Group and Malam Team companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.
 In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.
 Palestinian Captive Market 
 Hapoalim Bank benefits from access to the Palestinian banking market as a captive market.
 Under the Paris Protocol, the Palestinian economy is subjected to the Israeli currency and the Palestinian banking market&amp;#39;s financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks have to rely on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.
 The bank also operates a branch in Salah al-Deen Street in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...33 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
 Discount Bank and its fully owned subsidiary, Mercantile Discount Bank, provide financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Discount Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In April 2022, the bank granted Bar-Amana Buildings Construction &amp;amp; Development Co. a loan for the construction of 45 housing units on about 10&amp;rsquo;684 m2 of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1.
 In February 2022 and in 2020, Discount Bank granted Shoham Engineering and Development company loans against all the company&amp;rsquo;s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project.
 In 2021, Discount Bank granted Shitrit Ayalon company a loan for a construction project on 4,500 m2 in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and rights to the land and project.
 Previously, the bank accompanied construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya&amp;#39;akov in occupied East Jerusalem. For more see Who Profits&amp;rsquo; report from 2017 Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise
@@ -1903,51 +1822,51 @@
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G17" s="0" t="s">