--- v1 (2026-07-21)
+++ v2 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -87,839 +87,329 @@
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Ashdar Building Company</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A construction company, which develops, builds and markets residential neighborhoods. Ashdar also rents office and industrial spaces.
 The company has built housing projects in the settlements of Oranit, Alfei Menashe,&amp;nbsp;Ma&amp;#39;ale Adumim and Beitar Illit&amp;nbsp;in the occupied West Bank.
 In December 2014, the company signed a contract&amp;nbsp;for an urban renewal project in the settlement neighborhood of Gilo in occupied East Jerusalem. The planned project will include 464 housing beyond the Green Line.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$100M-$250M</t>
-  </si>
-[...37 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Ben Security</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of technological and physical security services.
 The company provides security services to settlements in the occupied West Bank and East Jerusalem.
 In 2018, the company won a tender for the provision of security and patrolling services in educational facilities in the settlement of Alfei Menashe in the West Bank. The company also provides guarding services in the settlements of Adam &amp;ndash; Geva Binyamin, Ma&amp;rsquo;ale Efraim and Masua in the West Bank.
 The company also provides guarding services to educational facilities in the settlement neighborhoods of Gilo and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
-[...18 lines deleted...]
-    <t>Services to the Settlements, Settlement Enterprise</t>
+    <t xml:space="preserve">Carrefour Israel </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
+    <t>Carrefour Israel, also known as Global Retail C.I. (formerly Yenot Bitan), is a private Israeli company engaged in the food retail sector and operates a chain of supermarkets for the retail sale of food and other consumer products. The company operates stores under the Carrefour brand names (Carrefour City, Carrefour Market, Carrefour Hyper, and La Mercè), and online sales sites under the brand names Carrefour Online, Bitan Online, and Quik.&amp;nbsp;Carrefour FranchiseIn April 2022, the company entered into an exclusive franchise agreement with the French Carrefour Group to operate the Group's supermarkets under the Carrefour brand and for the exclusive use of the brand name and Carrefour's private label in Israel. &amp;nbsp;The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.&amp;nbsp;In February 2024, the first franchise period was extended to an additional 7 years for a total of 27 years with an option for an additional 20 years.Services to SettlementsThe company operates a Carrefour store in a shopping center located outside the Green Line in a “demilitarized zone” in the occupied West Bank in the city of Maccabim (Modi'in-Maccabim-Re'ut). &amp;nbsp;The company also operates Bitan Market stores in the settlements of Alfei Menashe and Ma’ale Adumim in the occupied West Bank.The&amp;nbsp;Carrefour and Bitan online stores provide delivery services to the settlements of Oranit, Sha’arei Tikva, Elkana and Etz Efraim in the occupied West Bank, and to the settlement neighborhoods of Gilo and Har Homa in occupied East Jerusalem.&amp;nbsp;Gaza Captive Food MarketIn December 2025, Carrefour Israel was one of 11 companies that reportedly won a tender from the Israeli Customs Directorate to privatize humanitarian aid to Gaza.&amp;nbsp;The tender allows the winning Israeli food chains, importers, and suppliers to sell food to Gaza with a revenue potential of approximately NIS 800 million per year.&amp;nbsp;Since the beginning of the genocide, Israel has severely restricted the entry of food and prevented international aid organizations from entering the Gaza Strip, creating a captive market for food companies authorized by Israel. The Israeli suppliers charge brokerage fees, and traders in Gaza are also required to pay VAT to the State of Israel, increasing the costs for Palestinians in Gaza amid an ongoing blockade and humanitarian crisis.&amp;nbsp;Services to Israeli Military&amp;nbsp;The company provided food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food and beverages for COGAT for events in the total amount of NIS 9,610. In 2023, the company provided food and beverages for COGAT for a total of NIS 33,705.&amp;nbsp;Ministry of EconomyIn April 2026, the Ministry of Economy and Industry launched a project in which Carrefour Israel was selected to market 100 products at a set price for at least six months, in exchange for a NIS 50 million publicity campaign funded by the ministry.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
-    <t>$500M-$1B</t>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Dor Alon Energy Israel (1988) Ltd.</t>
   </si>
   <si>
     <t>A publicly traded Israeli gas fueling and energy company. The company is engaged in the development, establishment and operation of gas stations and in the marketing of fuel products. The company provides fuel to institutional and airline customers in cooperation with Chevron and is active in the field of retail food and restaurants and&amp;nbsp;real estate.&amp;nbsp;The company operates the "Alonit" supermarkets and convenience stores chain, the "am:pm" food retail chain, the BBB restaurant chain, and Si Cafe cafe chain.&amp;nbsp;Services to SettlementsDor Alon operates&amp;nbsp;214 public gas stations, 173 electrical charging stations and stores and coffee shops. The company operates gas fueling stations and convenience stores in the occupied West Bank and East Jerusalem.&amp;nbsp;The company operates 5 gas stations and 4 convenience stores in the settlements of Alfei Menashe, Elkana, Ma’ale Adumim, Karnei Shomron and Mitzpe Yeriho in the occupied West Bank.&amp;nbsp;In addition, the company operates gas stations in the Atarot Industrial Zone, in the Old City and near the French Hill settlement neighborhood in occupied East Jerusalem.&amp;nbsp;Captive Market&amp;nbsp;Dor Alon enjoys access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;In 2020, Dor Alon signed a two year agreement with the Palestinian Authority for the provision of gasoline, diesel, and liquified petroleum gas. In April 2022, the agreement was extended until the end of 2025, and in January 2025, it was extended again until the end of 2027.&amp;nbsp;In 2021, Dor Alon provided 50% of the Palestinian Authority's annual fuel consumption for NIS 865 million. As of December 2024, the PA’s debt to the company is NIS 531 million. As collateral, the company collects the payment from Palestinian tax revenues held by the Israeli government.&amp;nbsp;As of December 2024, the PA’s debt increased to NIS 531 million.&amp;nbsp;In addition, the company operates a gas station in the&amp;nbsp;Palestinian neighborhood of Shuafat in occupied East Jerusalem.&amp;nbsp;Involvement through subsidiaries:.Through its subsidiary, Burgerim, the company operates a restaurant in Ma'ale Adumim and Alei Zahav settlements in occupied West Bank and one in Katzrin settlement in occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Service Industry and Retail</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
+  </si>
+  <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
-[...1 lines deleted...]
-  <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
@@ -1003,53 +493,50 @@
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Yehuda Welded Mesh (Yehuda Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, producing and providing steel welded mesh, fencing, cutting, bending, and preparation of steel for construction, security and agriculture. Yehuda Group is divided into three divisions: Yehuda Welded Mesh, Yehuda Steel and Yehuda Fences.
 The company provides security fences to settlements and for Israeli military and Police facilities in the occupied West Bank.
 The company provided fences for the construction of the wall around the besieged Gaza.
 Services to Settlements
 In 2023, the company won a tender by the Mateh Binyamin settlement regional council for the provision and installment of gates and fences in educational facilities in the council.
 The company was involved in the construction of school fences in the settlement of Beitar Illit in the occupied West Bank.
 In 2002, the company won a tender for building fences in the amount of about NIS 5 million in the Seam Zone, including in the settlements of Karnei Shomron and Oranit. Prior to that, the company has installed security fences in several settlements in the occupied West Bank, including a 2 km fence in the settlement of Karnei Shomron, a 2 km fence in Kfar Ruth), and a fence in Oranit.
 Also in 2002, the company installed security fences in different areas is Jerusalem worth NIS 1 million, including a 1500 meter x 3 meter fence in the tunnel road connecting Jerusalem to the Gush Etzion settlement, and a 2.35 meter x 2 km fence in the settlement neighborhood of Armon Hanatziv in East Jerusalem, and an 800 meter security fence close to Shua&amp;#39;afat neighborhood meant to prevent passage to the settlement neighborhood of Ramot.
 Between 2007 and 2011, company fences were documented in in the settlement industrial zones of Barkan, Ariel, and Sha&amp;rsquo;ar Binyamin, and in the perimeter of Israeli settlements in the West Bank, including Alfei Menashe, Ariel, Karnei Shomron, Kedar, Mehola in 2011, Modi&amp;rsquo;in Illit, Sha&amp;rsquo;arei Tikva and Oranit. In Karnei Shomron, the fence incorporates electronic detection systems by Magal.
 In 2009, Company fences were documented in a facility of the Israeli National Water Company Mekorot nearby the Palestinian town of Huwara in the occupied West Bank.
 Services to the Israeli Ministry of Defense
 In 2002, the company provided a 70 km long fence to the Ministry of Defense for the construction of the wall around the besieged Gaza. In addition, company fences were installed around military installations inside settlements in the West Bank, including Ariel in 2010, Argaman (in the Jordan Valley) in 2010, Oranit and Beit Horon in 2004 and Revava in 2009.
 Company fences were also documented in an Israeli police station in the settlement of Ariel in 2010.
 In 2011, the company was involved in the construction of a 241 km fence in cooperation with the Ministry of Defense along the border with Egypt designed to prevent African asylum seekers from entering Israel.
 Services to the Jerusalem Light Rail (JLR):
 In 2004, the company sold a 10 km mobile fence to the municipality of Jerusalem worth NIS 2 million that was used in the construction of the Jerusalem Light rail (JLR), which connects settlement neighborhoods in occupied East Jerusalem to western part of the city. To learn more on the JLR, see Who Profits Update &amp;quot;Developments in the expansion of the JLR network: The J-Net project&amp;quot;.
 Services to the A1 Tel-Aviv Jerusalem Train: 
 The company provided 20,000 tons of iron, bar mats and other materials for the construction of the Tel Aviv-Jerusalem Fast Train line (A1). The A1 train route crosses the Green Line into the occupied West Bank using Palestinian Land, some of it privately owned. For more information about the A1 train, see Who Profits&amp;rsquo; report &amp;quot;Crossing the Line: The Tel Aviv Jerusalem Fast Train.&amp;quot;
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Z.M.H. Hammerman</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli construction and real estate company engaged in the construction and development of residential and commercial, industrial, office and hi-tech building projects.
 The company owns a commercial center in the Alfei Menashe settlement in the occupied West Bank.
 As of December 2022, the company owns a total area of 400 square meters worth NIS 1,080,000 yet to be sold in a commercial center.
 In 2018, the construction of the commercial center was completed by the company. In July 2008, the company won a tender published by the Civil Administration and the Ministry of Construction and Housing for land totaling 1,200 square meters designated for the construction of approximately 977 square meters of commercial space in Givat Tal in Alfei Menashe.
 The commercial center was constructed adjacent to the company&amp;rsquo;s residential project &amp;ldquo;Amirei Nof&amp;rdquo;, which includes at least 400 housing units sold by the company. The project was partly built on the lands of the Palestinian village of Azun.
 In 2018, The company was also involved in a construction project in the settlement of Har Homa in occupied East Jerusalem.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1364,51 +851,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1465,783 +952,841 @@
       <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H4" s="0" t="s">
+      <c r="H4" s="0"/>
+      <c r="I4" s="0" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="H5" s="0"/>
+      <c r="H5" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I5" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="0" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="G19" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>62</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>106</v>
+        <v>45</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="F25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="G25" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>112</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="I26" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>118</v>
+        <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>120</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>125</v>
+        <v>70</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="0" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="H29" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="0">
+        <v>29</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="0">
+        <v>30</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H31" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="I29" s="0" t="s">
+      <c r="I31" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>