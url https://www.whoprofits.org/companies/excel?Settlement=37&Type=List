--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,169 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
-  </si>
-[...40 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
@@ -213,50 +174,53 @@
     <t>Private</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in June 2019, March 2019 and October 2017. The purchase orders on all boxes documented by Who Profits were made by the Naama settlement branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 Rivulis has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -579,51 +543,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -638,248 +602,221 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0"/>
+      <c r="H2" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I2" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="H4" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="0"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I5" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
+      <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>50</v>
-      </c>
-[...31 lines deleted...]
-        <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">