--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -144,50 +144,71 @@
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orad </t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli company that provides comprehensive solutions for technological projects in the fields of security and perimeter defense, safety and fire detection, infrastructure, electromechanical systems, automation, communication and control, and solar energy systems (PV) worldwide.&amp;nbsp;The company markets the DROM drone defense system for protection against drones and UAVs, and holds valid permits from the Israeli Ministry of Defense to export combat equipment and defense knowledge to several countries.&amp;nbsp;Orad provides services to the Israeli Ministry of Defense, the Israeli military, the Israel Prison Service and the security establishment. In addition, the company provides solar energy services to settlements in the occupied West Bank.&amp;nbsp;As part of its activities, the company provides the establishment of biometric systems for entry control systems for identification and automatic search of suspect lists for the Israel Police and border crossings.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Orad performs ongoing work for the Ministry of Defense and at military bases and provides solutions to the Israeli military in the military and paramilitary fields. The company supplies the Israeli military and the defense establishment with a cyber protection system for communication systems and mobile phones.&amp;nbsp;Orad carried out several projects for the Israeli Ministry of Defense, including a project for the Israeli Air Force that included a central command-and-control system for 151 buildings, a video management system and a burglary system, and a project to supply 600 solar light poles. The company has also&amp;nbsp;provided the entire fire detection and automatic extinguishing systems, a designated network, and a command-and-control center for the Israeli military’s City of Training Bases, also known as Ariel Sharon Camp, the military's central training campus in the Naqab. The company has also supplied technological systems installed in fences as part of the construction of the Separation Wall.Collaboration with Israeli Weapon Manufacturers&amp;nbsp;Orad works in collaboration with state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems and with the Israeli military technology company Elbit Systems.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;Orad provides the Israel Prison Service (IPS) with installation, maintenance and repair of fire detection, fire alarm, and fire extinguishing systems, and is the sole supplier of maintenance, repair, and modification services for Siemens fire alarm systems installed at IPS facilities.Since 2008, Orad has been the exclusive distributor in Israel of Siemens fire detection and extinguishing systems and hazard management stations and a non-exclusive distributor of Siemens intrusion detection systems, access control systems and closed-circuit television systems, which it provides to the Israel Prison Service.&amp;nbsp;In January 2021, Orad was contracted by the IPS as the sole supplier to provide maintenance, repair, and modification services to Siemens fire alarm systems until the end of December 2023 for a total of NIS 540,000.&amp;nbsp;In October 2025,&amp;nbsp;Orad was contracted to provide the IPS with&amp;nbsp;repairs and maintenance of fire extinguishing systems until August 2026 for NIS&amp;nbsp;50,000.&amp;nbsp;In May 2025, the company was contracted to provide service for fire detection systems at IPS facilities until August 2025 for NIS&amp;nbsp;130,862.&amp;nbsp;In&amp;nbsp;February 2025, the company was contracted to provide&amp;nbsp;fire extinguishing&amp;nbsp;maintenance until August 2025 for NIS&amp;nbsp;100,000.&amp;nbsp;In November 2024, the company was contracted to provide&amp;nbsp;extinguishing&amp;nbsp;and fire detection works at the IPS Rimonim Prison until August 2025 for NIS 35,302. In October 2024, the company was contracted to provide detection system for prisoner employment at Rimonim Prison&amp;nbsp;until August 2025&amp;nbsp;for NIS 28,132.&amp;nbsp;In September 2024,&amp;nbsp;the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services for fire detection systems at the IPS until August 2025 for NIS 129,753.&amp;nbsp;In January 2024, the company was contracted to provide the IPS with maintenance and installation of fire and smoke detectors until August 2025 for NIS&amp;nbsp;439,871.&amp;nbsp;In October 2023,&amp;nbsp;the company was contracted to provide the IPS with&amp;nbsp;fire extinguishing&amp;nbsp;maintenance in units until August 2024 for NIS 100,000.&amp;nbsp;In April 2023, the company was contracted to provide repair services for&amp;nbsp;extinguishing systems until August 2024 for 265,000. In January 2023, the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services until August 2023 for NIS 35,000.&amp;nbsp;Orad has previously provided security systems for the IPS' Gilboa and Ktzi'ot prisons, where Palestinian prisoners are incarcerated and held under administrative detention. In 2005, Orad established a perimeter security system for Gilboa Prison for NIS 4 million. The project included the installation of fixed cameras on the prison wall that provide perimeter security, and command cameras that allow for surveillance and viewing for several kilometers outside the prison. The company has also supplied a range radar control system and a night vision system for Ktzi'ot Prison.Services to the Israel&amp;nbsp;Police&amp;nbsp;In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.&amp;nbsp;Services to Settlements&amp;nbsp;As part of its activities in the field of solar energy, the company installs solar systems on rooftops using photovoltaic technology to generate electricity and provides maintenance services for solar systems.The company provides maintenance services for solar systems for the settlement of Yafit in the occupied West Bank. The company has carried out the installation of solar systems in the settlements of Ariel, Elkana, and Neria in the occupied West Bank.&amp;nbsp;In 2018, through its former subsidiary SolarPower, the company installed solar systems at the Mateh Binyamin Regional Council settlements in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council with a capacity of approximately 900 kilowatts.&amp;nbsp;The company has also installed solar systems for&amp;nbsp;Compost Or, which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.The company has also established a solar project in the Naqab.&amp;nbsp;In 2010, Who Profits documented&amp;nbsp;Siemens traffic&amp;nbsp;light&amp;nbsp;systems&amp;nbsp;bearing the logo of&amp;nbsp;Orad on Highway 443 near the settlement of Givat Ze'ev in&amp;nbsp;the occupied West Bank. The highway is part of the Israeli road system that runs through the occupied West Bank&amp;nbsp;on which Palestinians are prohibited from driving.Surveillance in East JerusalemIn 2010, Orad supplied dozens of sky cameras for surveillance that were deployed in the Old City of occupied East Jerusalem, as part of the Jerusalem Municipality's Safe City project for 24-hour traffic monitoring throughout the city.&amp;nbsp;In 2004, Orad installed a camera system in the Western Wall area adjacent to al-Aqsacompound&amp;nbsp;in the Old City of occupied East Jerusalem. The system was designed to allow a virtual visit to the Western Wall site. The system installed by the company included two Siemens command cameras that can be controlled remotely via the Internet and allow viewing of the site 24 hours a day, with the option of changing the viewing angle and distance. An additional fixed camera was installed at the site.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$50M-$100M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
@@ -543,51 +564,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -714,109 +735,138 @@
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="H6" s="0"/>
+      <c r="H6" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H8" s="0"/>
+      <c r="I8" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I8" s="0" t="s">
-        <v>50</v>
+      <c r="I9" s="0" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">