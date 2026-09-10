--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -72,137 +72,116 @@
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...32 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Hagihon Company Ltd. – Jerusalem Area's Water and Wastewater Utility</t>
-  </si>
-[...1 lines deleted...]
-    <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Hagihon provides wastewater management to illegal Israeli settlements, appropriates Palestinian wastewater and natural resources, and handles water infrastructure across occupied East Jerusalem. The company is involved in several Israeli high national priority projects including the Kedron Stream restoration project and the construction and expansion of the Jerusalem Light Rail.
 The Kedron stream restoration project
 As of 2020, Hagihon takes part in the restoration of the Kedron stream in the occupied West Bank. The project is worth more than NIS 800 million, done in cooperation with the Water Authority-Mekorot, the Coordinator of Government Operations in the West Bank (COGAT), the Jerusalem Municipality, Jerusalem Sewage Treatment Plants Ltd (JWPE), the Civil Administration (ICA) and the Prime Minister&amp;rsquo;s Office. The project aims to stop the sewage flow to the stream and lay a collection line. This line will drain the sewage for several kilometers, including the Palestinian Authority&amp;rsquo;s sewage through an eight-kilometer pipe to Og purification facility located in the Jordan Valley in the Occupied West Bank.
 The project also includes the construction of a hydroelectric station that will generate green electricity. The purified water will be used for agriculture and irrigation of palm groves in the Dead Sea area, in the Jordan Valley and in the Palestinian Authority.
 Since 2008, the Jordan Valley Water Association, a settlement water cooperative, has been operating an unauthorized facility near Kedron Stream that diverts the wastewater for settler use in date crops irrigation. In December 2015, Hagihon signed an agreement with the Jordan Valley Water Association to upgrade the unauthorized facility, stating that Hagihon will pay the cooperative in order to remove the solid waste from the wastewater.
 A 2016 report by Israel&amp;rsquo;s state audit mentions the intention of the Jordan Valley Water Association&amp;rsquo;s intention to close the facility in Horkanya Valley near the Kedron Stream.
 In 2020, a report by the Israeli Water authority showed that the Jordan Valley Water Association still holds property in the area of the Kedron Valley.
 Infrastructure and Water Projects in Jerusalem
 Hagihon takes part in the development of different infrastructure projects in Jerusalem including the development of new infrastructures for the Jerusalem Light rail, connecting Jerusalem with several settlement neighborhoods.
 Hagihon has a NIS 17.4 million sewage expansion project across Jerusalem including occupied East Jerusalem. As for 2021-2022, the project&amp;rsquo;s costs are NIS 5 million and include connecting Palestinian neighborhoods like Umm Lisun and Umm Tuba to sewage networks. In addition to developing sewage systems in the neighborhood of Shu&amp;rsquo;afat, and developing new sewage systems on road 201 passing through Beit Hanina.
 Hagihon has a NIS 36.6 million sewage pipeline replacement project. In 2021-2022, the company allocated NIS 9 million for the replacement of sewage pipelines in occupied East Jerusalem Neighborhoods beyond the Separation Wall including Kufur Aqab, Ras Khamis and Anata.
 Water Management projects:
 In 2022, Hagihon&amp;rsquo;s budget for the expansion of water networks projects across Jerusalem was NIS 36 million. The Company developed water systems for new neighborhoods including Ramat Shlomo and Gilo neighborhood in occupied East Jerusalem as part of a &amp;lsquo;Master Plan&amp;rsquo; for Jerusalem water and transportation, including paving new roads project by the Israeli Department of Transportation, Moriah Jerusalem Development Corporation and the Israeli Ministry of Housing and Construction.
 The company developed water systems in different roads and neighborhoods in occupied East Jerusalem, Including Abu Tour bypass road, road 201 Beit Hanina North, and Road 122 Shu&amp;rsquo;afat, Almaruha, El Hilil A. Sakachini, and El Bruni in Beit Hanina, Umm Tuba- Agrot, Beit Safafa- El Ahuad, Issawiya Entrance Road, and Atarot.
 In 2020, the company also developed water systems for road 4370 also knowns as the American Road, which connects settlements in the occupied West Bank to Jerusalem, and Road 18 in Sur Baher in southern East Jerusalem.
 In 2022, the company replaced water line networks in Jerusalem with a budget of NIS 47.7 million. Hagihon planned replacing water pipelines in various settlement neighborhoods in occupied East Jerusalem including Neve Ya&amp;rsquo;akov neighborhood, French Hill neighborhood, Gilo neighborhood,&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; in addition to various sites in the Old City of Jerusalem such as Jewish and Christian quarters, Damascus Gate and a section of Hagai Street, the Greek Patriarchate, Beit Hanina&amp;nbsp; and Shuafat.
 Hagihon allocated NIS 290,000 for the construction of pressure reduction devices in Wadi Qaddum in Silwan and NIS 400,000 in 2020 for al Tur neighborhood in occupied East Jerusalem.
 The Company completed the upgrade of two pumping stations in Ramot and Gilo Settlement&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; neighborhoods in occupied East Jerusalem for a budget of NIS 1.1 million for each station. The upgrade began in 2021, in accordance with the requirements of the master plan for Jerusalem &amp;ndash; 2040. The station aims to provide a solution to the increase in water consumption in both neighborhoods.
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
@@ -222,189 +201,114 @@
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>Harel Insurance Investments and Financial Services</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$1B-</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
-  </si>
-[...1 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Sonol Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli energy company that operates more than 230 gas stations.
 The company operates stations in the following settlements in the occupied West Bank: Ariel, Eli, Kfar Adumim, Almog and Maaleh Efraim. It also operates a station next to the Qalandia checkpoint.
 In occupied East Jerusalem, the company operates a station in the settlement neighborhood of Ramot Alon.
 In the occupied Syrian Golan, the company operates a station in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
@@ -764,51 +668,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -847,316 +751,374 @@
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H8" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I8" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0"/>
+      <c r="I10" s="0" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="F11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H11" s="0" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="I12" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="0">
+        <v>12</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="0" t="s">
+      <c r="C13" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="I12" s="0" t="s">
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="0">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>