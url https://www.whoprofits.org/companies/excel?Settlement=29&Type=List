--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -65,753 +65,237 @@
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...35 lines deleted...]
-    <t>Other</t>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>David Ackerstein Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of management, planning and supervisory services in civil engineering, transportation, construction and infrastructure projects.
 David Ackerstein Ltd. is involved in the Jerusalem light rail project, which connects settlements in East Jerusalem to West Jerusalem. It provides planning services for infrastructure relocation in the extension of the Red Line from Pisgat Ze&amp;#39;ev to Neve Yaakov, both settlement neighborhoods in northern East Jerusalem. The company previously provided civil engineering and infrastructure consulting services in the construction of the Red Line, including management of BOT (Build-Operate-Transfer) tenders and advancing planning for the light rail, depot and parking. The company participated in the infrastructure relocation and electricity and development works near the Tzahal Square tunnel along the light rail&amp;#39;s first route. It provides ongoing consulting, planning and supervisory services for the Jerusalem mass transit project.
 The company managed several roads infrastructure projects in East Jerusalem, including road improvements in section 3 of Highway 50 in southwest East Jerusalem and the regulation of arterial roads in Silwan, a Palestinian neighborhood that has been the target of intensive Judaization efforts. It also managed roads safety projects on Route 5066, Route 90 and Route 35 that serve settlements in the occupied West Bank.
 David Ackerstein carried out restoration, development and conservation projects in the Old City in East Jerusalem, including the entrance to Jaffa Gate, El-Wad St. in the Muslim Quarter and the Armenian Patriarchy St. in the Armenian Quarter.
 The company managed the Park &amp;amp; Ride in the Pisgat Ze&amp;#39;ev settlement and a project in the Atarot B Industrial Zone.
 It provided the Israel Electric Corporation with planning, management and supervisory services for electricity infrastructure projects, including in a substation in the Har Homa settlement neighborhood in East Jerusalem. Work included infrastructure works, construction and large scale horizontal drilling.
 The company also works with local and regional councils in the West Bank. It managed a project in the sewage treatment plant in the Beit Aryeh settlement as well as infrastructure and residential development projects in the settlement, and was involved in the installation of water pipes in the settlement of Har Adar.
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
+  </si>
+  <si>
+    <t>Other</t>
   </si>
   <si>
     <t>Group 5 Security (Tzevet 5)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and guarding services.
 The company provides security services to Israeli settlements in the occupied West Bank, including the regional councils of Mateh Binyamin, Shomron and Megilot, the Barkan Industrial Zone, Kdumim, Karnei Shomron, Elkana and Gush Etzion.
 In 2019, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement regional council of Megilot.
 In 2018, it won tenders for the provision of security, patrolling and on-call services to public institutions for the settlement regional council of Mateh Binyamin and the settlement local councils of Immanuel and Givat Zeev.
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Moked Matara</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security and surveillance company.
 In 2016, the company signed an agreement with the Oranit local settlement council in the occupied West Bank for the provision of security services. In its 2017-2019 annual budgets, Oranit settlement allocated a total of 7.268 million NIS to Moked Matara for guarding and security services.
 In 2017, the company won a tender to provide security and patrol services in education facilities in the settlement of Beit Aryeh &amp;ndash; Ofarim in the West Bank.
 In addition, the company lists among its clients the settlement councils of Karnei Shomron and Shomron and the settlement of Barkan.
 The company carries out security projects in Israeli towns in the framework of the Israeli government&amp;rsquo;s Safe City initiative (also known as City without Violence), including in settlements in the West Bank.
 According to the company&amp;rsquo;s website, one of the &amp;ldquo;firm&amp;rsquo;s most significant strengths&amp;rdquo; is its extensive training in implementing profiling techniques. The company further states that its &amp;ldquo;success in dealing with the challenges associated with the current Israeli security situation, mainly in the hotspots of Jerusalem, Eshkol Regional Council and The West Bank, have made it one of the most sought-after security firms in Europe.&amp;rdquo;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
@@ -1234,517 +718,517 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I4" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G16" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">