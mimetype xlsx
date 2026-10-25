--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -12,119 +12,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Airbnb, Inc.</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Apax Partners </t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance, Real Estate</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
@@ -163,157 +184,169 @@
 David Ackerstein Ltd. is involved in the Jerusalem light rail project, which connects settlements in East Jerusalem to West Jerusalem. It provides planning services for infrastructure relocation in the extension of the Red Line from Pisgat Ze&amp;#39;ev to Neve Yaakov, both settlement neighborhoods in northern East Jerusalem. The company previously provided civil engineering and infrastructure consulting services in the construction of the Red Line, including management of BOT (Build-Operate-Transfer) tenders and advancing planning for the light rail, depot and parking. The company participated in the infrastructure relocation and electricity and development works near the Tzahal Square tunnel along the light rail&amp;#39;s first route. It provides ongoing consulting, planning and supervisory services for the Jerusalem mass transit project.
 The company managed several roads infrastructure projects in East Jerusalem, including road improvements in section 3 of Highway 50 in southwest East Jerusalem and the regulation of arterial roads in Silwan, a Palestinian neighborhood that has been the target of intensive Judaization efforts. It also managed roads safety projects on Route 5066, Route 90 and Route 35 that serve settlements in the occupied West Bank.
 David Ackerstein carried out restoration, development and conservation projects in the Old City in East Jerusalem, including the entrance to Jaffa Gate, El-Wad St. in the Muslim Quarter and the Armenian Patriarchy St. in the Armenian Quarter.
 The company managed the Park &amp;amp; Ride in the Pisgat Ze&amp;#39;ev settlement and a project in the Atarot B Industrial Zone.
 It provided the Israel Electric Corporation with planning, management and supervisory services for electricity infrastructure projects, including in a substation in the Har Homa settlement neighborhood in East Jerusalem. Work included infrastructure works, construction and large scale horizontal drilling.
 The company also works with local and regional councils in the West Bank. It managed a project in the sewage treatment plant in the Beit Aryeh settlement as well as infrastructure and residential development projects in the settlement, and was involved in the installation of water pipes in the settlement of Har Adar.
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Delek Israel Fuel Company Ltd.</t>
   </si>
   <si>
     <t>A private Israeli company founded in 1951, active in the field of gas and fuel. The company operates fuel and service stations and convenience stores.&amp;nbsp;Delek Israel operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 14 gas stations and 10 "Joe" convenience stores in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include stations in the settlements of Giv’at Ze’ev, Alon Shvut, Ma’ale Adumim, Michmash, Beit Ha’arava, Beit Aryeh, and the Jordan Valley area; the settlement neighborhoods of Gilo, Neve Ya’akov and the French Hill in occupied East Jerusalem; and the settlements of Ramot, Eliad, and the Katzrin Industrial Zone in the occupied Syrian Golan.&amp;nbsp;Services to the Israeli Ministry of DefenseIn 2020, Delek Israel, together with Sonol, won a tender for refueling services for the Israeli Ministry of Defense and the Israeli military, estimated at hundreds of millions of NIS per year.The company provides refueling services for the IMOD and military vehicles that are equipped with devices that enable automatic refueling at the company stations.</t>
   </si>
   <si>
-    <t>Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Other</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Group 5 Security (Tzevet 5)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides security and guarding services.
 The company provides security services to Israeli settlements in the occupied West Bank, including the regional councils of Mateh Binyamin, Shomron and Megilot, the Barkan Industrial Zone, Kdumim, Karnei Shomron, Elkana and Gush Etzion.
 In 2019, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement regional council of Megilot.
 In 2018, it won tenders for the provision of security, patrolling and on-call services to public institutions for the settlement regional council of Mateh Binyamin and the settlement local councils of Immanuel and Givat Zeev.
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance</t>
-[...1 lines deleted...]
-  <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Moked Matara</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security and surveillance company.
 In 2016, the company signed an agreement with the Oranit local settlement council in the occupied West Bank for the provision of security services. In its 2017-2019 annual budgets, Oranit settlement allocated a total of 7.268 million NIS to Moked Matara for guarding and security services.
 In 2017, the company won a tender to provide security and patrol services in education facilities in the settlement of Beit Aryeh &amp;ndash; Ofarim in the West Bank.
 In addition, the company lists among its clients the settlement councils of Karnei Shomron and Shomron and the settlement of Barkan.
 The company carries out security projects in Israeli towns in the framework of the Israeli government&amp;rsquo;s Safe City initiative (also known as City without Violence), including in settlements in the West Bank.
 According to the company&amp;rsquo;s website, one of the &amp;ldquo;firm&amp;rsquo;s most significant strengths&amp;rdquo; is its extensive training in implementing profiling techniques. The company further states that its &amp;ldquo;success in dealing with the challenges associated with the current Israeli security situation, mainly in the hotspots of Jerusalem, Eshkol Regional Council and The West Bank, have made it one of the most sought-after security firms in Europe.&amp;rdquo;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Tnufa Transportation Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">A private company operating public transportation lines in Israel.
 The company was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area.
 In 2020, Tnufa won a tender to operate public transportation in the Shomron (Samaria) area in the occupied West Bank, as part of the Israeli Ministry of Transportation&amp;rsquo;s plan to increase public transportation services in the Shomron area by tens of percent.
 According to the tender the company is to operate 85 urban and regional lines, 17 of which are new lines, which are expected to increase the frequency of travel on the lines by 30%.
 Company&amp;rsquo;s lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line in the area. Company lines also serve Ofer military base.
 In 2021,&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;gave NIS 0.5 billion to the company, for a period of ten years, for the purpose of financing the two public transportation clusters in the Shomron and Jerusalem corridor.
 </t>
@@ -644,51 +677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -718,517 +751,604 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H3" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H4" s="0" t="s">
         <v>29</v>
       </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H8" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="I8" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H10" s="0"/>
+        <v>54</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="I10" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="I17" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="H18" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="I18" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H19" s="0"/>
-      <c r="I19" s="0" t="s">
-        <v>44</v>
+      <c r="I19" s="0"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="0">
+        <v>19</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="0">
+        <v>20</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" s="0"/>
+      <c r="I21" s="0" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="0">
+        <v>21</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" s="0"/>
+      <c r="I22" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">