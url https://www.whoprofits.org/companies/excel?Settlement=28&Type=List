--- v0 (2026-06-24)
+++ v1 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -154,184 +154,170 @@
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
     <t>Cafe Cafe</t>
   </si>
   <si>
     <t xml:space="preserve">A chain of Caf&amp;eacute;- restaurants
 The company operates branches in the following settlements in the West Bank: Almog, Jordan Valley and Ariel; it also operates a branch in the settlement of Ramot in East Jerusalem. In addition, the company donates to the Israeli army on a regular basis.
 In 2013, the company was accused of labor discrimination against Arabs, for refusing to hire an Arab in one of the company&amp;#39;s branches in Tel-Aviv.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that carries out projects in the fields of residential, commercial, infrastructure and public buildings.&amp;nbsp;
 Jerusalem Light Rail 
 In August 2023, Galnor won the tender for carrying out works for the construction of the Rosemary parking lot in Gilo settlement neighborhood, as part of the Jerusalem Light Rail (JLR) project. The Rosemary parking lot in Gilo settlement neighborhood, adjacent to the Green and Blue JLR lines station, will contain about 1,000 parking spaces and will serve the residents of Gilo and those coming from Gush Etzion settlements. It is expected to be opened in 2027.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.
 In 2020, Galnor won a tender from Moriah to carry out infrastructure works, construction, retaining walls, paving and development for the extension of the JLR route on the Hebrew University campus in Mount Scopus. In 2019, the Galnor won a tender from Moriah Jerusalem Development Corporation to carry out the execution of infrastructure, bridging, paving and development in Gilo as part of the works for the JLR project.
 Qalandiya Checkpoint 
 In April 2021, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out infrastructure works, construction, bridging, retaining walls, paving and development in the Qalandiya Checkpoint subsidence project for grade separation and underpass in the Qalandiya checkpoint. The project includes the construction of an underground passage road for vehicles, designed to pass under the checkpoint creating a new access road bypassing Jerusalem into the Green Line significantly shortening the commuting time between settlements in the north of the occupied West Bank and Jordan Valley, to central Israel. The cost of the project was estimated at USD 120 million. The underpass connects the settlement of Geva Binyamin to Atarot settlement Industrial Zone.
 Construction on Occupied Land
 In March 2023, Galnor won a tender from Israel Land Authority for the purchase of lease rights for the construction of 100 housing units in a complex in the Ramot settlements neighborhood in East Jerusalem.
 In November 2022, Galnor won a tender from Moriah Jerusalem Development Corporation to carry out works for the construction of the Ben Hinnom Bridge. The bridge, inaugurated in July 2023, is a 200-meter long suspension bridge that connects Mount Zion to the compound of the Elad settler association located in the Palestinian neighbrhood of Abu Tor. The project was carried out by the Moriah Company at a cost of approximately NIS 20 million.
 In 2019, the company won a tender issued by Moriah for development and maintenance work for the construction of a parking lot in Mt Scopus in East Jerusalem.
 In 2017, the company won a tender issued by Moriah for paving, systems and an inspection structure on Route 437 north of Jerusalem in the occupied West Bank. The road is part of the Eastern Ring Road, itself part of a larger Israeli transport project encircling West Jerusalem and parts of East Jerusalem, which cuts off and isolates East Jerusalem from the rest of the West Bank while improving connectivity between the northern and southern settlement blocs. Some 300 dunams were expropriated from the Palestinian village Hizma for the construction of Route 437.
 In 2014, the company won a tender issued by Moriah Jerusalem Development Corporation to carry out a grade separation project on Route 60 (Tunnel Road) and Route 50 (Begin Highway) in Gilo settlement neighborhood.
 Previously, the company carried out road and infrastructure development work in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhoods of Ramat Shlomo and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Kavim Public Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli public transportation company.
 The company operates public bus lines to Israeli settlements in the occupied West Bank and in occupied East Jerusalem.
 In 2012, the company won an Israeli Transportation Ministry tender to provide bus services to the settlement of Modiin Illit in the occupied West Bank.
 In 2011, Kavim merged with Illit, which operated bus lines in the settlement of Beitar Illit in the occupied West Bank. In 2016, the company was selected to continue providing bus services to Beitar Illit under a new tender until 2028.
 Several Kavim bus lines also serve the settlement neighborhoods of Ramot and Gilo in occupied East Jerusalem and the settlement of Givat Zeev in the occupied West Bank.
 Additionally, the company operates a customer service call center in Beitar Illit and several card issuance stations in Modiin Illit and Beitar Illit.
 Through its subsidiaries Kavim Lanofesh (100%) and Kavim Lateva (50%), the company is a partner in the Society for the Preservation of Nature Megalim Eretz, a limited partnership that provides guided tours to Israeli high school students to the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
+    <t>Mizrahi Tefahot Bank</t>
+  </si>
+  <si>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
     <t>N. O. A. Management and Consulting</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is located in the settlement neighborhood of Ramot in occupied East Jerusalem. The company has also won a tender from the Israel Land Administration to construct a housing project of 20 units, land which is privately owned by Palestinians from the Beit Iksa village.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...40 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
 Additionally, the company preformed maintenance work for the Israel Custodian of Absentee Property&amp;nbsp;in Palestinian expropriated&amp;nbsp;assets in the old city of Jerusalem.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Sonol Israel</t>
   </si>
@@ -698,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -853,350 +839,408 @@
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="H8" s="0"/>
+      <c r="H8" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="I8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="0"/>
+      <c r="H10" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I10" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="0" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="H13" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I13" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>72</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F16" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G16" s="0" t="s">
+      <c r="H16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="0">
+        <v>16</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H16" s="0"/>
-      <c r="I16" s="0" t="s">
+      <c r="C17" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="0">
+        <v>17</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" s="0"/>
+      <c r="I18" s="0" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>