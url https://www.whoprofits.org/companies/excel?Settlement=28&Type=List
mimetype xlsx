--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -84,133 +84,88 @@
 Tel Aviv&amp;ndash;Jerusalem railway (A1)
 In 2018, the Israeli court approved an agreement for the construction of the electric train line to Jerusalem, according to which Afcon will carry out electrification work worth NIS 280 million for the project.
 The A1 railway route, also known as the Tel Aviv&amp;ndash;Jerusalem railway, crosses the Green Line into the occupied West Bank in two areas, using confiscated occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more information on the A1 project, see Who Profits&amp;rsquo; report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train.
 Services to Settlements 
 The company&amp;rsquo;s fully-owned subsidiary, Afcon Electric Transportation, operates vehicles electric charging stations in Karnei Shomron and Beitar Illit settlements in the occupied West Bank, and in Ramot settlement in the occupied Syrian Golan.
 Services for the Israeli Prison Service and Israeli Police 
 In 2019, Afcon Control and Automation provided maintenance services for fire alarm systems in prisons for the Israeli Prison Services for NIS 201,860; in 2018, for NIS 260,829; and in 2017, the company supplied maintenance for magnometer gates for NIS 138,029, semi-annual service for fire detection systems for NIS 164,637, and repairs and spare parts for NIS 230,356.
 In 2018, the company provided maintenance for fire alarm systems for the Israeli Police for NIS 200,000.
 Smart City 
 Afcon is an authorized provider of the &amp;ldquo;Smart City&amp;rdquo; system, an array of cameras and sensors deployed around cities and collect current data. The system is deployed in more than 100 Israeli cities and councils. In 2020, the company was contracted by the municipality of the city of Ramla for the installment of cameras throughout the city as part of municipal supervision and policing for NIS 511,651. In 2018, the company was contracted to provide cameras, announcement, and command and control systems to the municipality for NIS 2,489,889. More than 22% of the populations in the city are Palestinians with Israeli citizenship who suffer from neglected infrastructure and discriminatory policing.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
-    <t>Airbnb, Inc.</t>
-[...49 lines deleted...]
-  <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
+    <t>Services to the Settlements</t>
+  </si>
+  <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cafe Cafe</t>
   </si>
   <si>
     <t xml:space="preserve">A chain of Caf&amp;eacute;- restaurants
 The company operates branches in the following settlements in the West Bank: Almog, Jordan Valley and Ariel; it also operates a branch in the settlement of Ramot in East Jerusalem. In addition, the company donates to the Israeli army on a regular basis.
 In 2013, the company was accused of labor discrimination against Arabs, for refusing to hire an Arab in one of the company&amp;#39;s branches in Tel-Aviv.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
@@ -264,50 +219,53 @@
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>N. O. A. Management and Consulting</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is located in the settlement neighborhood of Ramot in occupied East Jerusalem. The company has also won a tender from the Israel Land Administration to construct a housing project of 20 units, land which is privately owned by Palestinians from the Beit Iksa village.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
+    <t>East Jerusalem</t>
+  </si>
+  <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
     <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
 Additionally, the company preformed maintenance work for the Israel Custodian of Absentee Property&amp;nbsp;in Palestinian expropriated&amp;nbsp;assets in the old city of Jerusalem.
 </t>
@@ -316,50 +274,53 @@
     <t>Israeli Construction on Occupied Land, Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Sonol Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli energy company that operates more than 230 gas stations.
 The company operates stations in the following settlements in the occupied West Bank: Ariel, Eli, Kfar Adumim, Almog and Maaleh Efraim. It also operates a station next to the Qalandia checkpoint.
 In occupied East Jerusalem, the company operates a station in the settlement neighborhood of Ramot Alon.
 In the occupied Syrian Golan, the company operates a station in the settlement of Katzrin.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Super Pharm (Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli drug store chain.
 The company operates branches in the settlement of Maaleh Adumim in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Ramot, Gilo and Har Homa in occupied East Jerusalem.
 </t>
+  </si>
+  <si>
+    <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Tnufa Transportation Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">A private company operating public transportation lines in Israel.
 The company was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area.
 In 2020, Tnufa won a tender to operate public transportation in the Shomron (Samaria) area in the occupied West Bank, as part of the Israeli Ministry of Transportation&amp;rsquo;s plan to increase public transportation services in the Shomron area by tens of percent.
 According to the tender the company is to operate 85 urban and regional lines, 17 of which are new lines, which are expected to increase the frequency of travel on the lines by 30%.
 Company&amp;rsquo;s lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line in the area. Company lines also serve Ofer military base.
 In 2021,&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;gave NIS 0.5 billion to the company, for a period of ten years, for the purpose of financing the two public transportation clusters in the Shomron and Jerusalem corridor.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
 </sst>
 </file>
@@ -684,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -761,487 +722,433 @@
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="0"/>
-      <c r="D4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="I4" s="0" t="s">
         <v>28</v>
-      </c>
-[...5 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...11 lines deleted...]
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H9" s="0"/>
+        <v>26</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>27</v>
+      </c>
       <c r="I9" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H14" s="0"/>
+        <v>64</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I14" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>24</v>
-[...55 lines deleted...]
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">