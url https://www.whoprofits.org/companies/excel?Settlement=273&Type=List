--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -12,101 +12,119 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Galshan Marketing Human Resources Guarding &amp; Security</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A private Israeli company that provides security, human resources, and cleaning services.The company provides security and guarding services to the Israeli Civil Administration and settlement councils in the occupied West Bank, in addition to human resource services to settlement businesses. &amp;nbsp;Services to the&amp;nbsp;Israeli Civil AdministrationThe company provides security services and reception for the Israeli Civil Administration (ICA) in the settlement of Beit El in the occupied West Bank.&amp;nbsp;Between July and September 2024, the company provided the ICA with Security services and reception worth NIS 2,130,878.Between April 2023 and March 2024, the company provided the ICA with security services and reception worth 849,624.83Between April 2022 and March 2023, the company provided the ICA with security services and reception worth NIS 928,597.34.Between March 2021 and March 2022, the company provided the ICA with security services and reception worth NIS 1,183,918.98.Between March 2020 and March 2021, the company provided the ICA with security services and reception worth NIS 962,999.60.Between January 2019 and March 2020, the company provided the ICA with security services and reception worth NIS 1,060,000.25.Services to Settlement Businesses&amp;nbsp;The company recruits workers for businesses located in settlements in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a machine operator in an electronic company in Geva Binyamin settlement.In March 2025, the company advertised job ads for a machine operator and quality control for an electronic factory located in Ma’ale Michmash settlement in the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised job ads for a welder and forklift operator for a company located in the Mishur Adumim settlement in the occupied West Bank.&amp;nbsp;In March 2025, the company advertised a job ad for a security guard for a school in Gush Etzion settlements cluster in the occupied West Bank, and a job ad for a security guard for educational facilities in Beitar Illit settlement in the occupied West Bank. The company lists military service as a job requirement.In March 2025, the company advertised a job ad for a machine operator for an electronic company in Geva Binyamin settlement in the occupied West Bank.&amp;nbsp;Services to Settlements CouncilsGalshan Shvakim lists on its website the Beitar Illit settlement Municipality as a client.In April 2019, the company won a tender by the Local Government Economic Services for the provision of security services to the Beitar Illit settlement municipality in the occupied West Bank.&amp;nbsp; &amp;nbsp;In April 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Har Adar settlement Local Council in the occupied West Bank. &amp;nbsp;In March 2019, the company won a tender by the Local Government Economic Services Company to provide security services to the Gush Etzion Regional Council in the occupied West Bank, which includes 22 settlements. &amp;nbsp;In February 2019, the company provided security services to educational facilities in the settlement neighborhoods of French Hill, Ramat Eshkol and Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;In September 2018, the company won a tender by the Local Government Economic Services Company to provide security services to the Ma’ale Efraim settlement Local Council in the occupied West Bank.&amp;nbsp; &amp;nbsp;In 2013, the company was contracted by the Association for the Management and Cultivation of the Atarot Industrial Zone, a nonprofit organization, to provide guarding and security services in accordance with public tender 2013/20/ש.</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Construction, Transportation</t>
+  </si>
+  <si>
+    <t>$100M-$250M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -409,51 +427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -473,50 +491,79 @@
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="0">
+        <v>2</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">