--- v0 (2026-06-24)
+++ v1 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -116,161 +116,128 @@
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Jordan Valley, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...40 lines deleted...]
-  <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Deshen Hatzafon – Production and Marketing of Fertilizer</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli agricultural cooperative that manufactures and markets fertilizers.
 One of the seven cooperatives that own Deshen Hatzafon is the Upper Galilee Farming Estates Central Agricultural Cooperative Society (Hebrew: Mishkei Hagalil Haelyon), which includes the settlements of Odem, Ortal, El Rom, Merom Golan and Ein Zivan in the occupied Syrian Golan.
 The company employs regional experts in occupied territory, one for the Jordan Valley and the Syrian Golan, and one for Jerusalem and the West Bank.
 In June 2019, company fertilizer tanks were documented in the packing houses complex of the settlement of Mehola in the Jordan Valley.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
 In April 2022, Who Profits team documented company signs in a packing house in Mehola settlement in the occupied Jordan Valley.
 In 2013, company signs were documented in aubergine greenhouses in Mehola&amp;nbsp;and&amp;nbsp;Almog&amp;nbsp;settlements in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Jordan River Herbs</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Growers and distributors of herbs and organic herbs.
 The company&amp;#39;s farm is located in the settlement of Mehola in the occupied Jordan Valley. The company also hold shares in Arava Export Growers.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
@@ -662,51 +629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -797,351 +764,324 @@
       </c>
       <c r="F4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="0"/>
+      <c r="I8" s="0" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>50</v>
-      </c>
-[...5 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>51</v>
-[...27 lines deleted...]
-      <c r="I15" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>