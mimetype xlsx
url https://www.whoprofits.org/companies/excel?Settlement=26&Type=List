--- v1 (2026-09-11)
+++ v2 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -145,50 +145,65 @@
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Deshen Hatzafon – Production and Marketing of Fertilizer</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli agricultural cooperative that manufactures and markets fertilizers.
 One of the seven cooperatives that own Deshen Hatzafon is the Upper Galilee Farming Estates Central Agricultural Cooperative Society (Hebrew: Mishkei Hagalil Haelyon), which includes the settlements of Odem, Ortal, El Rom, Merom Golan and Ein Zivan in the occupied Syrian Golan.
 The company employs regional experts in occupied territory, one for the Jordan Valley and the Syrian Golan, and one for Jerusalem and the West Bank.
 In June 2019, company fertilizer tanks were documented in the packing houses complex of the settlement of Mehola in the Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
@@ -629,51 +644,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -819,269 +834,298 @@
       </c>
       <c r="E6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H8" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I8" s="0" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H10" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>61</v>
+        <v>36</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="I14" s="0" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="0">
+        <v>14</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>