--- v0 (2026-05-30)
+++ v1 (2026-09-20)
@@ -12,190 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
+    <t>Israel Discount Bank</t>
+  </si>
+  <si>
+    <t>TASE</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t>TASE</t>
-[...97 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
-  </si>
-[...4 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -501,51 +421,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -565,50 +485,79 @@
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="0">
+        <v>2</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">